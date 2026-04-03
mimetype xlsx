--- v1 (2026-02-22)
+++ v2 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0194b56d65464009" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2c9821c65e34eab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45dac440d95847b6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4b1d44d80ba4662"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48bed4fd0b684201" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45dac440d95847b6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91890d46f9cd400c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4b1d44d80ba4662" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416095</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>1,341</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,706</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>