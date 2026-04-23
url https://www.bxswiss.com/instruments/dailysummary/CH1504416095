--- v2 (2026-04-03)
+++ v3 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2c9821c65e34eab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44675f3470a9490b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4b1d44d80ba4662"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96e8cdc2a3594347"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91890d46f9cd400c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4b1d44d80ba4662" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0db88a721d9e410f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96e8cdc2a3594347" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416095</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...53 lines deleted...]
-          <x:t>04.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,466</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,370</x:t>
-[...571 lines deleted...]
-          <x:t>1,706</x:t>
+          <x:t>1,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,262</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>