--- v3 (2026-04-23)
+++ v4 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44675f3470a9490b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0258b0aa57e447a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96e8cdc2a3594347"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4aa3e3dd8b3546cb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0db88a721d9e410f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96e8cdc2a3594347" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13c8b075a5804e52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4aa3e3dd8b3546cb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416095</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,464</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>