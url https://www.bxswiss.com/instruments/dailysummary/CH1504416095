--- v4 (2026-05-14)
+++ v5 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0258b0aa57e447a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9013ecab320c42f1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4aa3e3dd8b3546cb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R81090eba2fa4476c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13c8b075a5804e52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4aa3e3dd8b3546cb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f41c97308324f70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R81090eba2fa4476c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416095</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,193</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>