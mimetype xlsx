--- v5 (2026-06-03)
+++ v6 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9013ecab320c42f1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raded1414bb17484f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R81090eba2fa4476c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1fd7de7a0aa94b61"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f41c97308324f70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R81090eba2fa4476c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7155d5f0abe54ad8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1fd7de7a0aa94b61" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416095</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...338 lines deleted...]
-          <x:t>0,995</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,015</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>21.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,023</x:t>
-[...198 lines deleted...]
-          <x:t>0,877</x:t>
+          <x:t>1,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>