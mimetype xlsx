--- v6 (2026-06-23)
+++ v7 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raded1414bb17484f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcabc3ee35aeb4814" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1fd7de7a0aa94b61"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R920c234c0fa94621"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7155d5f0abe54ad8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1fd7de7a0aa94b61" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc86e0305c79e46dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R920c234c0fa94621" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416095</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...225 lines deleted...]
-          <x:t>0,921</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,855</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,855</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...192 lines deleted...]
-          <x:t>16.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,817</x:t>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,795</x:t>
-[...107 lines deleted...]
-          <x:t>0,855</x:t>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>