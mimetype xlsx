--- v7 (2026-07-14)
+++ v8 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcabc3ee35aeb4814" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf898d1b5c5d0439d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R920c234c0fa94621"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd48c392d023a406c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc86e0305c79e46dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R920c234c0fa94621" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9a3cbf89df64d2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd48c392d023a406c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416095</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...41 lines deleted...]
-          <x:t>0,807</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,825</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>16.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,813</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,787</x:t>
-[...323 lines deleted...]
-          <x:t>0,751</x:t>
+          <x:t>0,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,785</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,763</x:t>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,741</x:t>
-        </x:is>
-[...165 lines deleted...]
-          <x:t>0,761</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>