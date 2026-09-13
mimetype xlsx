--- v8 (2026-08-03)
+++ v9 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf898d1b5c5d0439d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40feae385682490c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd48c392d023a406c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99c488a70ee24bca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9a3cbf89df64d2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd48c392d023a406c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7cfc63c9e570453f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99c488a70ee24bca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416095</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...350 lines deleted...]
-          <x:t>21.07.2026</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,791</x:t>
-[...151 lines deleted...]
-          <x:t>29.07.2026</x:t>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,815</x:t>
-[...63 lines deleted...]
-          <x:t>0,741</x:t>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>