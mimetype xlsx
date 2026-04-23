--- v2 (2026-03-14)
+++ v3 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00eb224d024844cc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c9be1d7a57f483a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5057e27126b140d2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc831656dc7134abe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7faa953b11a84de1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5057e27126b140d2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra945af45b2a34fc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc831656dc7134abe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416087</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...431 lines deleted...]
-          <x:t>04.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,732</x:t>
-[...198 lines deleted...]
-          <x:t>0,976</x:t>
+          <x:t>0,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>