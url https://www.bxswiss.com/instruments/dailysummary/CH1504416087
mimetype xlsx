--- v3 (2026-04-23)
+++ v4 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c9be1d7a57f483a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31febea72e27463d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc831656dc7134abe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R704e4c662b1147f7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra945af45b2a34fc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc831656dc7134abe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e2f60357c604390" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R704e4c662b1147f7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416087</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,674</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>