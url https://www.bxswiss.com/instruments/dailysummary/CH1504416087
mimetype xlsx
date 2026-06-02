--- v4 (2026-05-13)
+++ v5 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31febea72e27463d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57fe17783d3c49e4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R704e4c662b1147f7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d276a3d3eaa41da"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e2f60357c604390" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R704e4c662b1147f7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b0d3ea740544f92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d276a3d3eaa41da" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416087</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...323 lines deleted...]
-          <x:t>29.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,481</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>04.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,503</x:t>
-[...53 lines deleted...]
-          <x:t>0,473</x:t>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,429</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...136 lines deleted...]
-          <x:t>0,447</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>