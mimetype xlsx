--- v5 (2026-06-02)
+++ v6 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57fe17783d3c49e4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde7bc47429ef4cff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d276a3d3eaa41da"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reaed28b060d34a58"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b0d3ea740544f92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d276a3d3eaa41da" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc87e8eaaabd443f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reaed28b060d34a58" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416087</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,339</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>