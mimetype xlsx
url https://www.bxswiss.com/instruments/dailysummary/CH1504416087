--- v6 (2026-06-23)
+++ v7 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde7bc47429ef4cff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34d8be04d5e449e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reaed28b060d34a58"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a3894a033514119"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc87e8eaaabd443f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reaed28b060d34a58" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3cd34f28829e4754" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a3894a033514119" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416087</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...58 lines deleted...]
-          <x:t>0,323</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,315</x:t>
-[...26 lines deleted...]
-          <x:t>0,303</x:t>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,313</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...123 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,275</x:t>
-[...16 lines deleted...]
-          <x:t>0,291</x:t>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,289</x:t>
-[...141 lines deleted...]
-          <x:t>15.06.2026</x:t>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,265</x:t>
-[...8 lines deleted...]
-        <x:is>
           <x:t>0,251</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>16.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,245</x:t>
-[...21 lines deleted...]
-          <x:t>0,231</x:t>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,225</x:t>
-[...85 lines deleted...]
-          <x:t>0,243</x:t>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>