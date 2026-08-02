--- v7 (2026-07-13)
+++ v8 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34d8be04d5e449e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7873e4bdb40b459a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a3894a033514119"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8a1da4f8b7d480d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3cd34f28829e4754" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a3894a033514119" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3754ca2f0c145e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8a1da4f8b7d480d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416087</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...279 lines deleted...]
-          <x:t>0,233</x:t>
+          <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,205</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...143 lines deleted...]
-          <x:t>0,181</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,179</x:t>
-[...16 lines deleted...]
-          <x:t>0,183</x:t>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,189</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...40 lines deleted...]
-          <x:t>08.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,177</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...65 lines deleted...]
-          <x:t>0,179</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>