--- v8 (2026-08-02)
+++ v9 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7873e4bdb40b459a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab028271226f4e1d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8a1da4f8b7d480d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3acafa5bba5d4497"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3754ca2f0c145e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8a1da4f8b7d480d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R740e0fdd1bee4685" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3acafa5bba5d4497" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416087</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...58 lines deleted...]
-          <x:t>0,181</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,185</x:t>
-[...11 lines deleted...]
-          <x:t>0,183</x:t>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,189</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...40 lines deleted...]
-          <x:t>08.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,177</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...369 lines deleted...]
-          <x:t>28.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,169</x:t>
-[...16 lines deleted...]
-          <x:t>29.07.2026</x:t>
+          <x:t>0,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,157</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...65 lines deleted...]
-          <x:t>0,157</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>