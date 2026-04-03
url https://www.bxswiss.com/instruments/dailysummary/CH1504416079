--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79adede9e66d409c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R126607addd3d477c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7562d44145e84022"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a64e2632cdc47a9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac95f7ad4f5848eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7562d44145e84022" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e8c8f67ab3d4a8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a64e2632cdc47a9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416079</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,653</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,822</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>