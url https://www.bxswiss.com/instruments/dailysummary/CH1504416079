--- v3 (2026-04-03)
+++ v4 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R126607addd3d477c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb369e6b810c14618" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a64e2632cdc47a9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54f23ad7daf0441e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e8c8f67ab3d4a8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a64e2632cdc47a9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb516311edd244dc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54f23ad7daf0441e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416079</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>0,676</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,602</x:t>
+          <x:t>0,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,614</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...563 lines deleted...]
-          <x:t>0,822</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,494</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>