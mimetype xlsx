--- v4 (2026-04-23)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb369e6b810c14618" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbdd3431f5dc34549" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54f23ad7daf0441e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc84f6c000c5247e9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb516311edd244dc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54f23ad7daf0441e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf376ea83cc524147" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc84f6c000c5247e9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416079</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,416 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...269 lines deleted...]
-          <x:t>08.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,688</x:t>
-[...84 lines deleted...]
-        <x:is>
           <x:t>0,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,632</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,574</x:t>
         </x:is>
       </x:c>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>