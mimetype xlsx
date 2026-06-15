--- v5 (2026-05-14)
+++ v6 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbdd3431f5dc34549" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd624bd286cfc44dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc84f6c000c5247e9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa07e7ddf9a14a89"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf376ea83cc524147" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc84f6c000c5247e9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0931750425d4d94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa07e7ddf9a14a89" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416079</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,572 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...377 lines deleted...]
-          <x:t>04.05.2026</x:t>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,471</x:t>
-[...111 lines deleted...]
-        <x:is>
           <x:t>0,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,429</x:t>
-[...33 lines deleted...]
-          <x:t>12.05.2026</x:t>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,441</x:t>
-[...36 lines deleted...]
-          <x:t>0,417</x:t>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>