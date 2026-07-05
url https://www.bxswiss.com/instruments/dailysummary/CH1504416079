--- v6 (2026-06-15)
+++ v7 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd624bd286cfc44dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R682414f3279748c2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa07e7ddf9a14a89"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20a52205242b450c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0931750425d4d94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa07e7ddf9a14a89" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re10408fd6150412f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20a52205242b450c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416079</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,572 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.05.2026</x:t>
-[...151 lines deleted...]
-          <x:t>0,327</x:t>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,317</x:t>
-[...6 lines deleted...]
-          <x:t>26.05.2026</x:t>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,313</x:t>
-[...21 lines deleted...]
-          <x:t>0,303</x:t>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,295</x:t>
-[...26 lines deleted...]
-          <x:t>0,285</x:t>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,293</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...123 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,259</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,273</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,271</x:t>
-[...134 lines deleted...]
-          <x:t>0,259</x:t>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>