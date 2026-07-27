--- v7 (2026-07-05)
+++ v8 (2026-07-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R682414f3279748c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2fcb4028df3c40e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20a52205242b450c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R011c1d538c084b6c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re10408fd6150412f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20a52205242b450c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90909baa7a9d461b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R011c1d538c084b6c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416079</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,470 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.06.2026</x:t>
-[...225 lines deleted...]
-          <x:t>0,231</x:t>
+          <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,221</x:t>
-[...145 lines deleted...]
-        <x:is>
           <x:t>0,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,227</x:t>
-[...30 lines deleted...]
-        <x:is>
           <x:t>0,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,191</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,225</x:t>
         </x:is>
       </x:c>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>