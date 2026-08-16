--- v8 (2026-07-27)
+++ v9 (2026-08-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2fcb4028df3c40e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbff9f33346eb4662" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R011c1d538c084b6c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9d06de1ba7f4cb6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90909baa7a9d461b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R011c1d538c084b6c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b2a5aba9bf24054" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9d06de1ba7f4cb6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416079</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.06.2026</x:t>
-[...14 lines deleted...]
-          <x:t>0,179</x:t>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,191</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.06.2026</x:t>
-[...53 lines deleted...]
-          <x:t>30.06.2026</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,187</x:t>
-[...107 lines deleted...]
-          <x:t>0,177</x:t>
+          <x:t>0,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,165</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...99 lines deleted...]
-          <x:t>0,177</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,167</x:t>
-[...269 lines deleted...]
-          <x:t>0,159</x:t>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>