--- v9 (2026-08-16)
+++ v10 (2026-09-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbff9f33346eb4662" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf353ea11828c4cec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9d06de1ba7f4cb6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e9be0f1ea264b6f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b2a5aba9bf24054" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9d06de1ba7f4cb6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd08c025b8db741c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e9be0f1ea264b6f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416079</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,443 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.07.2026</x:t>
-[...360 lines deleted...]
-          <x:t>0,125</x:t>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,119</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>0,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,103</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,102</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>