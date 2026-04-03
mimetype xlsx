--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1dcbfdc42ad44e00" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra93dc4391a274f68" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R942187235f864b8f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6b3254d02924df1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd18bc2b1d2b14462" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R942187235f864b8f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R785703bd1ecf4acf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6b3254d02924df1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416061</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,315</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,528</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,548</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>