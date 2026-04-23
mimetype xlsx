--- v3 (2026-04-03)
+++ v4 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra93dc4391a274f68" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a43bf9afcd54f7a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6b3254d02924df1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e0c1b3c05ac43ab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R785703bd1ecf4acf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6b3254d02924df1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6935e3254b4f48dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e0c1b3c05ac43ab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416061</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,283</x:t>
-[...38 lines deleted...]
-          <x:t>04.03.2026</x:t>
+          <x:t>1,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,332</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...578 lines deleted...]
-          <x:t>1,548</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>