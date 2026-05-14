--- v4 (2026-04-23)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a43bf9afcd54f7a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14e758e55409432d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e0c1b3c05ac43ab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0015c8350e3f45c4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6935e3254b4f48dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e0c1b3c05ac43ab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd7bc435a1494548" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0015c8350e3f45c4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416061</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,421 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...323 lines deleted...]
-          <x:t>10.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,330</x:t>
-[...35 lines deleted...]
-        <x:is>
           <x:t>1,332</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,226</x:t>
         </x:is>
       </x:c>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>