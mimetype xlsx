--- v5 (2026-05-14)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14e758e55409432d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R414f3d6b462a4bf9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0015c8350e3f45c4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R935a9402eb614aaa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd7bc435a1494548" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0015c8350e3f45c4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3421a6cac1f447b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R935a9402eb614aaa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416061</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,083</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>