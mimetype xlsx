--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R414f3d6b462a4bf9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcce427ec76e449b2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R935a9402eb614aaa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2076559e446b4106"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3421a6cac1f447b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R935a9402eb614aaa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc249d16023ce4949" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2076559e446b4106" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416061</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...338 lines deleted...]
-          <x:t>0,899</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,917</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>0,853</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,821</x:t>
-[...166 lines deleted...]
-          <x:t>0,793</x:t>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>