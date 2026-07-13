--- v7 (2026-06-23)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcce427ec76e449b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e63c2dd49b446ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2076559e446b4106"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9a6114b9f1e4925"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc249d16023ce4949" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2076559e446b4106" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4231970c19884f85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9a6114b9f1e4925" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416061</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,853</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,821</x:t>
-[...156 lines deleted...]
-          <x:t>0,833</x:t>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,793</x:t>
-[...70 lines deleted...]
-          <x:t>0,799</x:t>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,793</x:t>
-[...146 lines deleted...]
-          <x:t>0,765</x:t>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,731</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>0,735</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,719</x:t>
-[...107 lines deleted...]
-          <x:t>0,773</x:t>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>