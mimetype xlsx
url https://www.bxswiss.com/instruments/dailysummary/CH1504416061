--- v8 (2026-07-13)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e63c2dd49b446ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6cebd75314a94084" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9a6114b9f1e4925"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c8bbd86bc6f406f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4231970c19884f85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9a6114b9f1e4925" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbfe4c92d5f8d4aec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c8bbd86bc6f406f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416061</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...63 lines deleted...]
-          <x:t>0,771</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,747</x:t>
-[...16 lines deleted...]
-          <x:t>0,739</x:t>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,711</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...374 lines deleted...]
-          <x:t>0,667</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,669</x:t>
-        </x:is>
-[...106 lines deleted...]
-          <x:t>0,673</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>