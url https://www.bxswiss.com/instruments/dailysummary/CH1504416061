--- v9 (2026-08-02)
+++ v10 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6cebd75314a94084" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc972bd21dec414b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c8bbd86bc6f406f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ebec9ab25f64c8c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbfe4c92d5f8d4aec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c8bbd86bc6f406f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa95a6f179f54adf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ebec9ab25f64c8c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416061</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...41 lines deleted...]
-          <x:t>0,679</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,711</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...41 lines deleted...]
-          <x:t>0,667</x:t>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,669</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.07.2026</x:t>
-[...414 lines deleted...]
-          <x:t>0,671</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,645</x:t>
-[...80 lines deleted...]
-          <x:t>0,669</x:t>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>