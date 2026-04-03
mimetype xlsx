--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32bd1b549c8245d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra73328f9d3554e3a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf0b75b760d640e7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f41e10763a84e31"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb493c824756d41ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf0b75b760d640e7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb989bfaf948a48a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f41e10763a84e31" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416053</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,448 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...134 lines deleted...]
-          <x:t>17.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,603</x:t>
-[...251 lines deleted...]
-        <x:is>
           <x:t>0,613</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,649</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,902</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>