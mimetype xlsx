--- v3 (2026-04-03)
+++ v4 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra73328f9d3554e3a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b1b7229fa524f72" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f41e10763a84e31"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d8ef60830624f0f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb989bfaf948a48a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f41e10763a84e31" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c4c2e47ac7d4db1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d8ef60830624f0f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416053</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...31 lines deleted...]
-          <x:t>0,649</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,770</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...40 lines deleted...]
-          <x:t>05.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,686</x:t>
+          <x:t>0,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,682</x:t>
-[...539 lines deleted...]
-          <x:t>0,770</x:t>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>