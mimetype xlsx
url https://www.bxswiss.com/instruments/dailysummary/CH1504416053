--- v4 (2026-04-25)
+++ v5 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b1b7229fa524f72" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0f3aee4f91c4749" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d8ef60830624f0f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c44c8e2ce464e56"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c4c2e47ac7d4db1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d8ef60830624f0f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d73405f29e24c73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c44c8e2ce464e56" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416053</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,492</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>