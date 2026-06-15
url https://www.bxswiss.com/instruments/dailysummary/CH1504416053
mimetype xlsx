--- v5 (2026-05-15)
+++ v6 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0f3aee4f91c4749" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54b4ef764d3540aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c44c8e2ce464e56"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4340f1942d7b4771"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d73405f29e24c73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c44c8e2ce464e56" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a68db49bd3a4f39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4340f1942d7b4771" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416053</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,572 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...333 lines deleted...]
-          <x:t>0,471</x:t>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,411</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...67 lines deleted...]
-          <x:t>0,413</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,377</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...190 lines deleted...]
-          <x:t>0,379</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>