--- v6 (2026-06-15)
+++ v7 (2026-07-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54b4ef764d3540aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2254680393e4028" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4340f1942d7b4771"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a5877c70efa4d69"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a68db49bd3a4f39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4340f1942d7b4771" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c96f07e6cc1469b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a5877c70efa4d69" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416053</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,572 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.05.2026</x:t>
-[...146 lines deleted...]
-          <x:t>0,303</x:t>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,307</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...82 lines deleted...]
-          <x:t>0,267</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,275</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...123 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,243</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,257</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,255</x:t>
-[...134 lines deleted...]
-          <x:t>0,243</x:t>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>