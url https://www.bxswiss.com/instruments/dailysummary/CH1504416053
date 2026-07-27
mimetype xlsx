--- v7 (2026-07-06)
+++ v8 (2026-07-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2254680393e4028" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a4a965586cc4b59" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a5877c70efa4d69"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd004147e23cb4699"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c96f07e6cc1469b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a5877c70efa4d69" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe9fd38a613f4e21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd004147e23cb4699" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416053</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.06.2026</x:t>
-[...225 lines deleted...]
-          <x:t>0,217</x:t>
+          <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,207</x:t>
-[...10 lines deleted...]
-        <x:is>
           <x:t>0,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,215</x:t>
-[...134 lines deleted...]
-          <x:t>0,213</x:t>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,191</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>0,203</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,179</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...67 lines deleted...]
-          <x:t>0,175</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,163</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>0,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,175</x:t>
-[...26 lines deleted...]
-          <x:t>0,163</x:t>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>