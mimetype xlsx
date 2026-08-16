--- v8 (2026-07-27)
+++ v9 (2026-08-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a4a965586cc4b59" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a42d67dc53843b2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd004147e23cb4699"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb716597d824246ea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe9fd38a613f4e21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd004147e23cb4699" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44dda90414dc4f7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb716597d824246ea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416053</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,203</x:t>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,179</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...67 lines deleted...]
-          <x:t>0,175</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,163</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>0,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,175</x:t>
-[...11 lines deleted...]
-          <x:t>0,159</x:t>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,157</x:t>
-[...16 lines deleted...]
-          <x:t>0,159</x:t>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,155</x:t>
-[...26 lines deleted...]
-          <x:t>0,141</x:t>
+          <x:t>0,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,153</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.07.2026</x:t>
-[...63 lines deleted...]
-          <x:t>0,165</x:t>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,155</x:t>
-[...269 lines deleted...]
-          <x:t>0,149</x:t>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>