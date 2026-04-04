--- v2 (2026-03-14)
+++ v3 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b2ada06c3ec4905" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07a2725c2fbe4417" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5d25842b90f46fb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R969215feb2a94424"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc00bcf6afd2e4fb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5d25842b90f46fb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6cfa44f5351345b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R969215feb2a94424" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416046</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,652</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>