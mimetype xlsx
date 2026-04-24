--- v3 (2026-04-04)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07a2725c2fbe4417" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R406483f87b4f4d8d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R969215feb2a94424"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R537da53673ca43f6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6cfa44f5351345b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R969215feb2a94424" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6cc3de398d454f0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R537da53673ca43f6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416046</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...26 lines deleted...]
-          <x:t>04.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,598</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>0,532</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,544</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...563 lines deleted...]
-          <x:t>0,720</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>