--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R406483f87b4f4d8d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56b7a7395f0f4e5f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R537da53673ca43f6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8ffee3c67104b7f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6cc3de398d454f0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R537da53673ca43f6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08ae5f28583442e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8ffee3c67104b7f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416046</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,416 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...269 lines deleted...]
-          <x:t>08.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,604</x:t>
-[...84 lines deleted...]
-        <x:is>
           <x:t>0,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,556</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,506</x:t>
         </x:is>
       </x:c>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>