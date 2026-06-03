--- v5 (2026-05-14)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56b7a7395f0f4e5f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ef16159b0a3423b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8ffee3c67104b7f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb85bb9712d954abd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08ae5f28583442e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8ffee3c67104b7f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Redce865a5f7a4f11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb85bb9712d954abd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416046</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...360 lines deleted...]
-          <x:t>0,439</x:t>
+          <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,385</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...5 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,413</x:t>
-[...58 lines deleted...]
-          <x:t>0,355</x:t>
+          <x:t>0,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,359</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.05.2026</x:t>
-[...90 lines deleted...]
-          <x:t>0,389</x:t>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,389</x:t>
-[...26 lines deleted...]
-          <x:t>0,369</x:t>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>