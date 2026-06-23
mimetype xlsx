--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ef16159b0a3423b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc113ac41f8c04e42" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb85bb9712d954abd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9de605a40c1b4339"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Redce865a5f7a4f11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb85bb9712d954abd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22428d9a158748c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9de605a40c1b4339" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416046</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,279</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>