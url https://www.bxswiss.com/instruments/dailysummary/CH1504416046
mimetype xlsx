--- v7 (2026-06-23)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc113ac41f8c04e42" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25b87599d5724a92" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9de605a40c1b4339"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd0ccdf50ce7486e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22428d9a158748c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9de605a40c1b4339" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6436f17542184413" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd0ccdf50ce7486e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416046</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,470 +149,119 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...58 lines deleted...]
-          <x:t>0,267</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,259</x:t>
-[...146 lines deleted...]
-          <x:t>04.06.2026</x:t>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,253</x:t>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,229</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>0,241</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,239</x:t>
-[...155 lines deleted...]
-        <x:is>
           <x:t>0,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,207</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,203</x:t>
         </x:is>
       </x:c>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>