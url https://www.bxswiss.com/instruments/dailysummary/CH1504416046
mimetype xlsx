--- v8 (2026-07-13)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25b87599d5724a92" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd432e7e1b7bb4bba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd0ccdf50ce7486e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce79e892ed794340"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6436f17542184413" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd0ccdf50ce7486e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R619c34e1374b473a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce79e892ed794340" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416046</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...279 lines deleted...]
-          <x:t>0,191</x:t>
+          <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,167</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...72 lines deleted...]
-          <x:t>0,151</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,153</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...72 lines deleted...]
-          <x:t>0,147</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,153</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...41 lines deleted...]
-          <x:t>0,133</x:t>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,143</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.07.2026</x:t>
-[...63 lines deleted...]
-          <x:t>0,155</x:t>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,145</x:t>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>