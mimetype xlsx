--- v9 (2026-08-02)
+++ v10 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd432e7e1b7bb4bba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f45139c85f44c88" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce79e892ed794340"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raaba855acaf24a3e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R619c34e1374b473a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce79e892ed794340" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R488147acf4db43c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raaba855acaf24a3e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416046</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...36 lines deleted...]
-          <x:t>0,173</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,163</x:t>
-[...11 lines deleted...]
-          <x:t>0,149</x:t>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,147</x:t>
+          <x:t>0,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,153</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,149</x:t>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,145</x:t>
-[...26 lines deleted...]
-          <x:t>0,133</x:t>
+          <x:t>0,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,143</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.07.2026</x:t>
-[...63 lines deleted...]
-          <x:t>0,155</x:t>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,145</x:t>
-[...286 lines deleted...]
-          <x:t>0,145</x:t>
+          <x:t>0,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,127</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...109 lines deleted...]
-          <x:t>0,127</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>