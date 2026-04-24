--- v2 (2026-03-14)
+++ v3 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra430030d2c7c451e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88a4249b5e154438" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16ad9f88159743b0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11960a2ba13643b5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref77a52e942542ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16ad9f88159743b0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re71d0ed6ee604242" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11960a2ba13643b5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416038</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...414 lines deleted...]
-          <x:t>0,299</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,266</x:t>
-[...146 lines deleted...]
-          <x:t>0,252</x:t>
+          <x:t>0,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,256</x:t>
-        </x:is>
-[...62 lines deleted...]
-          <x:t>0,188</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>