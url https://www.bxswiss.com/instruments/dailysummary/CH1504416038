--- v3 (2026-04-24)
+++ v4 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88a4249b5e154438" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c72b39bae5a4712" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11960a2ba13643b5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19ff13d8d1914c5d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re71d0ed6ee604242" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11960a2ba13643b5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0bebd2796f1c47e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19ff13d8d1914c5d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416038</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,127 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...26 lines deleted...]
-          <x:t>24.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,158</x:t>
-[...290 lines deleted...]
-        <x:is>
           <x:t>0,156</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...94 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,164</x:t>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>