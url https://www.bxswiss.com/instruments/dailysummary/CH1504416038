--- v4 (2026-05-14)
+++ v5 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c72b39bae5a4712" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8bd115cd5bc4ca2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19ff13d8d1914c5d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re96affa64d9f4cf2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0bebd2796f1c47e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19ff13d8d1914c5d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd81849dd29934b27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re96affa64d9f4cf2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416038</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...139 lines deleted...]
-          <x:t>0,222</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,216</x:t>
-[...48 lines deleted...]
-          <x:t>0,264</x:t>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,260</x:t>
-[...60 lines deleted...]
-          <x:t>27.04.2026</x:t>
+          <x:t>0,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,242</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>0,256</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,242</x:t>
-[...119 lines deleted...]
-          <x:t>0,255</x:t>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,255</x:t>
-[...139 lines deleted...]
-          <x:t>0,273</x:t>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>