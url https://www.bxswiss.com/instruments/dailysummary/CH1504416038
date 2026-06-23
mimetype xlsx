--- v5 (2026-06-03)
+++ v6 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8bd115cd5bc4ca2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8fc73fabdc44f72" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re96affa64d9f4cf2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f8889817ce6432e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd81849dd29934b27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re96affa64d9f4cf2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R699cbfcfe2df42c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f8889817ce6432e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416038</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...58 lines deleted...]
-          <x:t>0,255</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,255</x:t>
-[...43 lines deleted...]
-          <x:t>0,287</x:t>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,283</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>0,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,301</x:t>
-[...394 lines deleted...]
-          <x:t>0,443</x:t>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,439</x:t>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>