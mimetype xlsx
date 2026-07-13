--- v6 (2026-06-23)
+++ v7 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8fc73fabdc44f72" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42e0e7ecaaf34eb8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f8889817ce6432e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R453ec46955184aeb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R699cbfcfe2df42c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f8889817ce6432e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1d659d5c51a4161" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R453ec46955184aeb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416038</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,363</x:t>
-[...129 lines deleted...]
-          <x:t>0,391</x:t>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,357</x:t>
-[...26 lines deleted...]
-          <x:t>0,379</x:t>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,439</x:t>
-        </x:is>
-[...376 lines deleted...]
-          <x:t>0,453</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>