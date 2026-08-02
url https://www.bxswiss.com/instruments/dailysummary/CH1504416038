--- v7 (2026-07-13)
+++ v8 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42e0e7ecaaf34eb8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0547f396ec604e33" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R453ec46955184aeb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7951b5ef9c914709"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1d659d5c51a4161" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R453ec46955184aeb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05bbf666d8434512" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7951b5ef9c914709" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416038</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,317</x:t>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,313</x:t>
-[...566 lines deleted...]
-          <x:t>0,439</x:t>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>