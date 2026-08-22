--- v8 (2026-08-02)
+++ v9 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0547f396ec604e33" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f1e42be46774a9d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7951b5ef9c914709"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd850d1e317f04aca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05bbf666d8434512" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7951b5ef9c914709" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ec193b542ba49a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd850d1e317f04aca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416038</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,487</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,487</x:t>
-[...43 lines deleted...]
-          <x:t>0,559</x:t>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,521</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>0,559</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,505</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...67 lines deleted...]
-          <x:t>0,429</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,427</x:t>
-[...70 lines deleted...]
-          <x:t>0,423</x:t>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,397</x:t>
-[...70 lines deleted...]
-          <x:t>0,385</x:t>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,379</x:t>
-[...6 lines deleted...]
-          <x:t>20.07.2026</x:t>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,315</x:t>
-        </x:is>
-[...256 lines deleted...]
-          <x:t>0,261</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>