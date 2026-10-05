--- v11 (2026-09-13)
+++ v12 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb02105c3ef74686" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a23e5f2cada4a7a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad78b01a7eda4721"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R001e91f4722d4d45"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1034d37fbd1b4f3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad78b01a7eda4721" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad0a909d02584b6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R001e91f4722d4d45" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416020</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,559 +149,127 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...198 lines deleted...]
-          <x:t>2,604</x:t>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,458</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...300 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,362</x:t>
@@ -764,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,654</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>