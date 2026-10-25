--- v12 (2026-10-05)
+++ v13 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a23e5f2cada4a7a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R301837812bb643fb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R001e91f4722d4d45"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9cb7f43b0b764d60"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad0a909d02584b6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R001e91f4722d4d45" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d6fb9654e1c4354" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9cb7f43b0b764d60" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416020</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.09.2026</x:t>
-[...279 lines deleted...]
-          <x:t>2,180</x:t>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,964</x:t>
-[...48 lines deleted...]
-          <x:t>1,972</x:t>
+          <x:t>1,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,004</x:t>
-        </x:is>
-[...241 lines deleted...]
-          <x:t>1,654</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>