--- v2 (2026-03-14)
+++ v3 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8744202d5c7b49ae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2db65906e17b4593" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46baee52809e4cc2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64bcf0ce15d24fc4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd584add012cf475f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46baee52809e4cc2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b10bc29f65f4c61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64bcf0ce15d24fc4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416020</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,502</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,588</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,188</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>