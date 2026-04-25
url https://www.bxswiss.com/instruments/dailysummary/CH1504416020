--- v3 (2026-04-04)
+++ v4 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2db65906e17b4593" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1795f7d8e66e467a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64bcf0ce15d24fc4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59ceb24c469e4c2b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b10bc29f65f4c61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64bcf0ce15d24fc4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2f3ea0ec67943eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59ceb24c469e4c2b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416020</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...26 lines deleted...]
-          <x:t>04.03.2026</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,612</x:t>
-[...571 lines deleted...]
-          <x:t>1,188</x:t>
+          <x:t>1,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,684</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>