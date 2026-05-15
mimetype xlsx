--- v4 (2026-04-25)
+++ v5 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1795f7d8e66e467a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d4581d19c5845a8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59ceb24c469e4c2b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83b68a61ff6b4133"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2f3ea0ec67943eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59ceb24c469e4c2b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75629686cc8942d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83b68a61ff6b4133" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416020</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,421 +149,97 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...257 lines deleted...]
-          <x:t>1,360</x:t>
+          <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,400</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...57 lines deleted...]
-          <x:t>14.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,466</x:t>
-[...35 lines deleted...]
-        <x:is>
           <x:t>1,440</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,444</x:t>
         </x:is>
       </x:c>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>