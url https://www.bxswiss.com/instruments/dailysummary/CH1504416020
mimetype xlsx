--- v5 (2026-05-15)
+++ v6 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d4581d19c5845a8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf137528e16414404" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83b68a61ff6b4133"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfccbad04526443b3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75629686cc8942d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83b68a61ff6b4133" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69cf47e841fe4cd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfccbad04526443b3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416020</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...306 lines deleted...]
-          <x:t>1,693</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,617</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...153 lines deleted...]
-          <x:t>1,729</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,751</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...131 lines deleted...]
-          <x:t>1,765</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,459</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>