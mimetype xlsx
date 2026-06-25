--- v6 (2026-06-05)
+++ v7 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf137528e16414404" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06acb171f8d542db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfccbad04526443b3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62938796ee254652"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69cf47e841fe4cd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfccbad04526443b3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12b1c22821ac4963" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62938796ee254652" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416020</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,989</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,643</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>