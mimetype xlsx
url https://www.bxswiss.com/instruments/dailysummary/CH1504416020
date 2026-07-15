--- v7 (2026-06-25)
+++ v8 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06acb171f8d542db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1617f176ad044b4c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62938796ee254652"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1513897259d41bc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12b1c22821ac4963" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62938796ee254652" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re084a9c8650944e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1513897259d41bc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416020</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...220 lines deleted...]
-          <x:t>2,465</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,407</x:t>
-[...151 lines deleted...]
-          <x:t>2,399</x:t>
+          <x:t>2,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,367</x:t>
-[...11 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>2,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,543</x:t>
-        </x:is>
-[...170 lines deleted...]
-          <x:t>2,643</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>