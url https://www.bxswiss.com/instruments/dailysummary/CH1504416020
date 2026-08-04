--- v8 (2026-07-15)
+++ v9 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1617f176ad044b4c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66ad87d8ab9a4ae1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1513897259d41bc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re63062b110bf442e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re084a9c8650944e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1513897259d41bc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19cc60b58ffc4c0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re63062b110bf442e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416020</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,399</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,417</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,367</x:t>
-[...480 lines deleted...]
-          <x:t>2,583</x:t>
+          <x:t>2,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,575</x:t>
-[...80 lines deleted...]
-          <x:t>2,543</x:t>
+          <x:t>2,663</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>