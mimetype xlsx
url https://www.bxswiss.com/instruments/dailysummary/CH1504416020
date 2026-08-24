--- v9 (2026-08-04)
+++ v10 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66ad87d8ab9a4ae1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44ec124c638e4996" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re63062b110bf442e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a659ea15ef341bd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19cc60b58ffc4c0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re63062b110bf442e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b45bc7e434e4e5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a659ea15ef341bd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416020</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>2,795</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,733</x:t>
-[...566 lines deleted...]
-          <x:t>2,663</x:t>
+          <x:t>2,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,590</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>