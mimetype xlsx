--- v10 (2026-08-24)
+++ v11 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44ec124c638e4996" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb02105c3ef74686" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a659ea15ef341bd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad78b01a7eda4721"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b45bc7e434e4e5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a659ea15ef341bd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1034d37fbd1b4f3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad78b01a7eda4721" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416020</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,443 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...296 lines deleted...]
-          <x:t>07.08.2026</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,136</x:t>
-[...84 lines deleted...]
-        <x:is>
           <x:t>2,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,994</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,080</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,350</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>