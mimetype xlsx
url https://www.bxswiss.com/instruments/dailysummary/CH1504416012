--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7511555032d14a5e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d1b526948a247d9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R273c6b0a9087417f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc39f624595f4aab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R393db068acb640bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R273c6b0a9087417f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9344d2274bd24f10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc39f624595f4aab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416012</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,502 +149,124 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...252 lines deleted...]
-          <x:t>0,461</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,361</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...126 lines deleted...]
-          <x:t>0,383</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,361</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>0,350</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,264</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>