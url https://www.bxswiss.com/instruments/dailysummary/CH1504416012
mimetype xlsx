--- v4 (2026-04-03)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d1b526948a247d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01e8349993cf4375" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc39f624595f4aab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67317f0d2b8f4943"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9344d2274bd24f10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc39f624595f4aab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19b53ae7f9834dbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67317f0d2b8f4943" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416012</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...41 lines deleted...]
-          <x:t>0,286</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,310</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...140 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,296</x:t>
-[...441 lines deleted...]
-          <x:t>0,144</x:t>
+          <x:t>0,304</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>