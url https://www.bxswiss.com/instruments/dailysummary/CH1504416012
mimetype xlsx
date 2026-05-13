--- v5 (2026-04-23)
+++ v6 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01e8349993cf4375" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R506380c8c9764939" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67317f0d2b8f4943"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R887b86c88b6e4371"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19b53ae7f9834dbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67317f0d2b8f4943" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Radd5a36fb6264cfe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R887b86c88b6e4371" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416012</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...14 lines deleted...]
-          <x:t>0,152</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,172</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>0,176</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,184</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>0,190</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,178</x:t>
-[...389 lines deleted...]
-          <x:t>17.04.2026</x:t>
+          <x:t>0,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,304</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>0,260</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,256</x:t>
-[...43 lines deleted...]
-          <x:t>0,298</x:t>
+          <x:t>0,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,290</x:t>
-[...4 lines deleted...]
-          <x:t>0,304</x:t>
+          <x:t>0,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>