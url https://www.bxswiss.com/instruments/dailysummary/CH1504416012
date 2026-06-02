--- v6 (2026-05-13)
+++ v7 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R506380c8c9764939" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87e2d30347d24117" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R887b86c88b6e4371"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R815dbd6034a54e1f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Radd5a36fb6264cfe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R887b86c88b6e4371" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda98344b2b6a485b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R815dbd6034a54e1f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416012</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...338 lines deleted...]
-          <x:t>0,249</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,251</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>0,222</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,291</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>04.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,289</x:t>
-[...165 lines deleted...]
-        <x:is>
           <x:t>0,319</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,353</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>