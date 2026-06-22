--- v7 (2026-06-02)
+++ v8 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87e2d30347d24117" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5581c49a86f048ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R815dbd6034a54e1f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9339ca054b8946e1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda98344b2b6a485b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R815dbd6034a54e1f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra483050c1c7c4812" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9339ca054b8946e1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416012</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...80 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,387</x:t>
-[...286 lines deleted...]
-          <x:t>22.05.2026</x:t>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,423</x:t>
-[...21 lines deleted...]
-          <x:t>0,437</x:t>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,395</x:t>
-[...139 lines deleted...]
-          <x:t>0,509</x:t>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>