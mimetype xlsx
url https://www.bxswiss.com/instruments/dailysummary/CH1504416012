--- v8 (2026-06-22)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5581c49a86f048ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c9f6a1d457240a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9339ca054b8946e1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1034c52b4b9541fa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra483050c1c7c4812" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9339ca054b8946e1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a2bf7cd8cbd48fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1034c52b4b9541fa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416012</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,423</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,423</x:t>
-[...539 lines deleted...]
-          <x:t>0,527</x:t>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>