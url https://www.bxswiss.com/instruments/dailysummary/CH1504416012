--- v9 (2026-08-02)
+++ v10 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c9f6a1d457240a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3be73a0863484136" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1034c52b4b9541fa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f7f913c0601482c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a2bf7cd8cbd48fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1034c52b4b9541fa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47623dd4eba04a68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f7f913c0601482c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416012</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,573</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,573</x:t>
-[...146 lines deleted...]
-          <x:t>0,505</x:t>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,475</x:t>
-[...183 lines deleted...]
-          <x:t>0,421</x:t>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,341</x:t>
-[...242 lines deleted...]
-          <x:t>0,321</x:t>
+          <x:t>0,387</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>