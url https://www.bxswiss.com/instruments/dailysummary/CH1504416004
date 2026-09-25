--- v10 (2026-09-05)
+++ v11 (2026-09-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66100bd66c69452b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree3af5d8387641c7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e4840641ccb4a21"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5c8a043aa5f4122"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c37eb4ee4f440c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e4840641ccb4a21" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref9d1c5fbeb44a09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5c8a043aa5f4122" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416004</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.08.2026</x:t>
-[...279 lines deleted...]
-          <x:t>0,601</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,557</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>0,625</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,593</x:t>
-[...6 lines deleted...]
-          <x:t>20.08.2026</x:t>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,563</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>24.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,537</x:t>
-[...151 lines deleted...]
-          <x:t>01.09.2026</x:t>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,399</x:t>
-[...43 lines deleted...]
-          <x:t>03.09.2026</x:t>
+          <x:t>0,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,367</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...38 lines deleted...]
-          <x:t>0,419</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>