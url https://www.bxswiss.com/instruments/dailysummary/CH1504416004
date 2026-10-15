--- v11 (2026-09-25)
+++ v12 (2026-10-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree3af5d8387641c7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c1e87fdff54416b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5c8a043aa5f4122"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R964c92487fd141ea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref9d1c5fbeb44a09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5c8a043aa5f4122" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra07fb12a6ff0424c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R964c92487fd141ea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416004</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,497 +149,92 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...387 lines deleted...]
-          <x:t>0,283</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,267</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>0,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,187</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,201</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>