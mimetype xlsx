--- v12 (2026-10-15)
+++ v13 (2026-11-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c1e87fdff54416b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50c8704911fe47fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R964c92487fd141ea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44ec49efcbb140d6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra07fb12a6ff0424c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R964c92487fd141ea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a6abd0f074b484a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44ec49efcbb140d6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416004</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...215 lines deleted...]
-          <x:t>24.09.2026</x:t>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,139</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>0,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,115</x:t>
-[...6 lines deleted...]
-          <x:t>25.09.2026</x:t>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,139</x:t>
-[...53 lines deleted...]
-          <x:t>0,129</x:t>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,107</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...293 lines deleted...]
-          <x:t>0,077</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>