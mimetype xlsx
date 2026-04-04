--- v2 (2026-03-14)
+++ v3 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80602db208984b51" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7579ca43858b4e08" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R354edf77004a44d7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f7f2e9ee0cf4c3e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf838e05166c04a83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R354edf77004a44d7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6dcd960b8114cc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f7f2e9ee0cf4c3e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416004</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,362</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>