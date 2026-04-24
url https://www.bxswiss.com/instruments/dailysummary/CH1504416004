--- v3 (2026-04-04)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7579ca43858b4e08" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbcfef911948c465a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f7f2e9ee0cf4c3e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra2e7d30735fb4308"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6dcd960b8114cc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f7f2e9ee0cf4c3e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7a6fffeb3a74dcd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2e7d30735fb4308" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416004</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,399</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,362</x:t>
-[...114 lines deleted...]
-          <x:t>10.03.2026</x:t>
+          <x:t>0,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,340</x:t>
-[...468 lines deleted...]
-          <x:t>0,172</x:t>
+          <x:t>0,350</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>