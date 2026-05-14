--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbcfef911948c465a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15455d4157fb4519" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra2e7d30735fb4308"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9886219b6ad24c25"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7a6fffeb3a74dcd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2e7d30735fb4308" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7b2d8b34b7440e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9886219b6ad24c25" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416004</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,502 +149,151 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...14 lines deleted...]
-          <x:t>0,174</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,200</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>0,222</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,208</x:t>
-[...232 lines deleted...]
-          <x:t>0,226</x:t>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,216</x:t>
-[...138 lines deleted...]
-        <x:is>
           <x:t>0,230</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,244</x:t>
         </x:is>
       </x:c>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>