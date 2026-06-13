--- v5 (2026-05-14)
+++ v6 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15455d4157fb4519" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b3bcd82946d48e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9886219b6ad24c25"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38c244d17d0c488b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7b2d8b34b7440e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9886219b6ad24c25" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec281c41af9c4454" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38c244d17d0c488b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416004</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...377 lines deleted...]
-          <x:t>04.05.2026</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,333</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>06.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,343</x:t>
-[...11 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,447</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>0,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,409</x:t>
-[...107 lines deleted...]
-          <x:t>0,369</x:t>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>