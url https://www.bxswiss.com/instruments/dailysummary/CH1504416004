--- v6 (2026-06-13)
+++ v7 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b3bcd82946d48e5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82234e12199e4ba3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38c244d17d0c488b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46f175e88cdb4521"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec281c41af9c4454" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38c244d17d0c488b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b7efd59cab342e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46f175e88cdb4521" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416004</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...193 lines deleted...]
-          <x:t>0,353</x:t>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,343</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>0,425</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...40 lines deleted...]
-          <x:t>0,471</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,455</x:t>
-[...43 lines deleted...]
-          <x:t>0,495</x:t>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,487</x:t>
-[...138 lines deleted...]
-        <x:is>
           <x:t>0,623</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...127 lines deleted...]
-          <x:t>0,627</x:t>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>