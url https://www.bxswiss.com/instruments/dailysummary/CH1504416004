--- v7 (2026-07-05)
+++ v8 (2026-07-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82234e12199e4ba3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R074ba98ab9574ad0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46f175e88cdb4521"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff37d6ad4bb74929"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b7efd59cab342e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46f175e88cdb4521" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R925029d1b2ba45d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff37d6ad4bb74929" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416004</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,505</x:t>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,505</x:t>
-[...43 lines deleted...]
-          <x:t>0,521</x:t>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,603</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>0,497</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,437</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...460 lines deleted...]
-          <x:t>0,735</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>