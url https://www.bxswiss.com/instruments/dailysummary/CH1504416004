--- v8 (2026-07-27)
+++ v9 (2026-08-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R074ba98ab9574ad0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb6020c7bd2a4bee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff37d6ad4bb74929"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9fdba991aa5a441d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R925029d1b2ba45d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff37d6ad4bb74929" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd61e874d45934111" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9fdba991aa5a441d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416004</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.06.2026</x:t>
-[...36 lines deleted...]
-          <x:t>0,623</x:t>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,549</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...185 lines deleted...]
-          <x:t>0,699</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,723</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...347 lines deleted...]
-          <x:t>0,393</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>