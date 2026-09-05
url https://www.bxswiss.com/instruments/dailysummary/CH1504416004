--- v9 (2026-08-16)
+++ v10 (2026-09-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb6020c7bd2a4bee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66100bd66c69452b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9fdba991aa5a441d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e4840641ccb4a21"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd61e874d45934111" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9fdba991aa5a441d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c37eb4ee4f440c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e4840641ccb4a21" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416004</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.07.2026</x:t>
-[...31 lines deleted...]
-          <x:t>0,581</x:t>
+          <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,603</x:t>
-[...15 lines deleted...]
-        <x:is>
           <x:t>0,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,457</x:t>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,549</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>0,511</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,417</x:t>
-[...133 lines deleted...]
-        <x:is>
           <x:t>0,419</x:t>
-        </x:is>
-[...376 lines deleted...]
-          <x:t>0,683</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>