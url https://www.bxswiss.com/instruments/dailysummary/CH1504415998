--- v10 (2026-08-22)
+++ v11 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R344bc6f05c4d40a2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rddf33514765e403d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9473eff875134a82"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda1d0fc74da84fd1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30e6f08c34604792" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9473eff875134a82" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4ebb8a520cd49c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda1d0fc74da84fd1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415998</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...41 lines deleted...]
-          <x:t>2,719</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,867</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...590 lines deleted...]
-          <x:t>2,985</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,524</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>