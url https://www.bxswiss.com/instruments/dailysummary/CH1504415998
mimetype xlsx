--- v11 (2026-09-11)
+++ v12 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rddf33514765e403d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d0874511691452f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda1d0fc74da84fd1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2daeb1c932ec421b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4ebb8a520cd49c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda1d0fc74da84fd1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81a23a603c994a91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2daeb1c932ec421b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415998</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,613 +149,208 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...215 lines deleted...]
-          <x:t>20.08.2026</x:t>
+          <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,141</x:t>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,933</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>21.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,847</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...310 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,751</x:t>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,808</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>