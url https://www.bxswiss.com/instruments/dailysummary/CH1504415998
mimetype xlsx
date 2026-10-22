--- v12 (2026-10-01)
+++ v13 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d0874511691452f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53144dd178b34b58" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2daeb1c932ec421b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf61b83a4ad6d4ea7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81a23a603c994a91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2daeb1c932ec421b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb2ecae24e5040f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf61b83a4ad6d4ea7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415998</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,470 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...350 lines deleted...]
-          <x:t>17.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,560</x:t>
-[...57 lines deleted...]
-        <x:is>
           <x:t>2,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,346</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,576</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,458</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>