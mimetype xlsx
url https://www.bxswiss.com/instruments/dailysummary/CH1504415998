--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf149a0164a2a4487" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re668949a20494b68" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31063e62dfde4998"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra2c6a200e5974d71"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b2ed5329fd54456" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31063e62dfde4998" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdda656a159bd4c72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2c6a200e5974d71" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415998</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,991</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,392</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>