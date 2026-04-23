--- v3 (2026-04-03)
+++ v4 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re668949a20494b68" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07613a0ea8a841ae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra2c6a200e5974d71"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5879fe617d9b49a0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdda656a159bd4c72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2c6a200e5974d71" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55a987b0309248af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5879fe617d9b49a0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415998</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...53 lines deleted...]
-          <x:t>04.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,004</x:t>
-[...576 lines deleted...]
-          <x:t>1,392</x:t>
+          <x:t>2,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,074</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>