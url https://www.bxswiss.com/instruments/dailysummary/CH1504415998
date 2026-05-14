--- v4 (2026-04-23)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07613a0ea8a841ae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re326f1541859401b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5879fe617d9b49a0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38120b35b3464d3f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55a987b0309248af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5879fe617d9b49a0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05e4bd7b268e42af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38120b35b3464d3f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415998</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,411 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...85 lines deleted...]
-          <x:t>1,456</x:t>
+          <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,398</x:t>
-[...263 lines deleted...]
-        <x:is>
           <x:t>1,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,502</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,640</x:t>
         </x:is>
       </x:c>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,009</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>