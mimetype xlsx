--- v5 (2026-05-14)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re326f1541859401b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R189fcf8d4b914f21" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38120b35b3464d3f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3483460f9a549f1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05e4bd7b268e42af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38120b35b3464d3f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R042338b679a443bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3483460f9a549f1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415998</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,821</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,629</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>