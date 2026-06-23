--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R189fcf8d4b914f21" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d2ba1b72fa141ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3483460f9a549f1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3684f48cc1354fe0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R042338b679a443bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3483460f9a549f1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06995ce6f1ef44a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3684f48cc1354fe0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415998</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,401</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,833</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>