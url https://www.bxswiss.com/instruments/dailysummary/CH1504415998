--- v7 (2026-06-23)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d2ba1b72fa141ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72bd4b9bb2124169" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3684f48cc1354fe0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R105387d548e0458d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06995ce6f1ef44a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3684f48cc1354fe0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R728a2fb1815b441d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R105387d548e0458d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415998</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...58 lines deleted...]
-          <x:t>2,319</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,281</x:t>
-[...161 lines deleted...]
-          <x:t>2,473</x:t>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,799</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.06.2026</x:t>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,887</x:t>
-[...306 lines deleted...]
-          <x:t>2,833</x:t>
+          <x:t>2,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,002</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>