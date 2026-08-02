--- v8 (2026-07-13)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72bd4b9bb2124169" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb70fee6e2694442f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R105387d548e0458d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba162335de6d47c0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R728a2fb1815b441d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R105387d548e0458d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93cca35ff8dd4d16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba162335de6d47c0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415998</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...68 lines deleted...]
-          <x:t>2,705</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,805</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...72 lines deleted...]
-          <x:t>2,783</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,793</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...428 lines deleted...]
-          <x:t>3,002</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>