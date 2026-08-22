--- v9 (2026-08-02)
+++ v10 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb70fee6e2694442f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R344bc6f05c4d40a2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba162335de6d47c0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9473eff875134a82"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93cca35ff8dd4d16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba162335de6d47c0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30e6f08c34604792" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9473eff875134a82" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415998</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,002</x:t>
-[...603 lines deleted...]
-          <x:t>2,725</x:t>
+          <x:t>2,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>