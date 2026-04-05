--- v2 (2026-03-15)
+++ v3 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e8409becb564c0d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c20514793894b5b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b72b14dc543471d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52f6f06dc6e44568"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b9195aa97f34042" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b72b14dc543471d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10102ad130dd44bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52f6f06dc6e44568" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415980</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,472</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>