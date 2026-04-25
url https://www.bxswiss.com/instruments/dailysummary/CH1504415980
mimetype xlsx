--- v3 (2026-04-05)
+++ v4 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c20514793894b5b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc85e194bdfb479f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52f6f06dc6e44568"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rffea92958ed5414c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10102ad130dd44bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52f6f06dc6e44568" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb189bff50abe424c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rffea92958ed5414c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415980</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...14 lines deleted...]
-          <x:t>0,430</x:t>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,472</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...563 lines deleted...]
-          <x:t>0,204</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,386</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>