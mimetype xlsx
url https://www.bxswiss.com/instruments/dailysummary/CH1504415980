--- v4 (2026-04-25)
+++ v5 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc85e194bdfb479f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e3be878a67b4b51" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rffea92958ed5414c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7e08fc1990440d7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb189bff50abe424c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rffea92958ed5414c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6ae56f3e6cc46d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7e08fc1990440d7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415980</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,475 +149,151 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...14 lines deleted...]
-          <x:t>0,212</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,248</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...5 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,260</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...234 lines deleted...]
-          <x:t>09.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,272</x:t>
-[...143 lines deleted...]
-        <x:is>
           <x:t>0,274</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,290</x:t>
         </x:is>
       </x:c>
@@ -737,31 +413,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>