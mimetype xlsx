--- v5 (2026-05-15)
+++ v6 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e3be878a67b4b51" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f683550a038484e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7e08fc1990440d7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4b33592e60644f4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6ae56f3e6cc46d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7e08fc1990440d7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R172869f11c354962" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4b33592e60644f4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415980</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...473 lines deleted...]
-          <x:t>0,455</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,471</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>0,437</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,471</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,471</x:t>
-[...4 lines deleted...]
-          <x:t>0,433</x:t>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,459</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...50 lines deleted...]
-          <x:t>0,425</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>