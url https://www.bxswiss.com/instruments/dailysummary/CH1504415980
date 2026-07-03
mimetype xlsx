--- v6 (2026-06-13)
+++ v7 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f683550a038484e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce0b5b7edfba4e38" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4b33592e60644f4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2bbf305a87b84903"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R172869f11c354962" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4b33592e60644f4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35dbf2db7bdb498e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2bbf305a87b84903" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415980</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...26 lines deleted...]
-          <x:t>13.05.2026</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,469</x:t>
-[...43 lines deleted...]
-          <x:t>15.05.2026</x:t>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,495</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...239 lines deleted...]
-          <x:t>0,575</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,565</x:t>
-[...107 lines deleted...]
-          <x:t>0,587</x:t>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,769</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>05.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,813</x:t>
-[...4 lines deleted...]
-          <x:t>0,719</x:t>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,721</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...131 lines deleted...]
-          <x:t>0,723</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>