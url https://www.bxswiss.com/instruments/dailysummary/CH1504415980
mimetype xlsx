--- v7 (2026-07-03)
+++ v8 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce0b5b7edfba4e38" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7e9ccf6b5654db3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2bbf305a87b84903"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87e64de2d2a448e1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35dbf2db7bdb498e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2bbf305a87b84903" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10d41ffe1f7c4dd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87e64de2d2a448e1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415980</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,667</x:t>
-[...214 lines deleted...]
-        <x:is>
           <x:t>0,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,459</x:t>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,495</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>0,731</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,591</x:t>
-        </x:is>
-[...381 lines deleted...]
-          <x:t>0,817</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>