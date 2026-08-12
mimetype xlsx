--- v8 (2026-07-23)
+++ v9 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7e9ccf6b5654db3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ca8217c67f7423f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87e64de2d2a448e1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2077d63f7fde4f1a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10d41ffe1f7c4dd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87e64de2d2a448e1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7c42657c9b1465a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2077d63f7fde4f1a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415980</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,671</x:t>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,713</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...278 lines deleted...]
-          <x:t>0,897</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,973</x:t>
-        </x:is>
-[...305 lines deleted...]
-          <x:t>0,591</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>