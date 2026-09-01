--- v9 (2026-08-12)
+++ v10 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ca8217c67f7423f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14c045dab33f4ba3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2077d63f7fde4f1a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d420880743f4a33"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7c42657c9b1465a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2077d63f7fde4f1a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R534c2cc175d34ba5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d420880743f4a33" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415980</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,789</x:t>
-[...31 lines deleted...]
-          <x:t>0,607</x:t>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,675</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.07.2026</x:t>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,751</x:t>
-[...16 lines deleted...]
-          <x:t>16.07.2026</x:t>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,735</x:t>
-[...31 lines deleted...]
-          <x:t>0,547</x:t>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,659</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>0,559</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,505</x:t>
-[...53 lines deleted...]
-          <x:t>0,519</x:t>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,591</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...374 lines deleted...]
-          <x:t>0,973</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>