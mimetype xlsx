--- v2 (2026-03-15)
+++ v3 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84bab031bc9b4bf5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63f62471be8c449d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c644665e3ea4cf3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03c1403ed1c64590"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re06045f3b5324761" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c644665e3ea4cf3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22709e81b8d54f75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03c1403ed1c64590" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415964</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,548</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>