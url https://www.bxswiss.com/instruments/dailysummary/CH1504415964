--- v3 (2026-04-05)
+++ v4 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63f62471be8c449d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2bc2851332464465" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03c1403ed1c64590"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R069e7579f9e64015"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22709e81b8d54f75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03c1403ed1c64590" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfac37a09df184543" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R069e7579f9e64015" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415964</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...63 lines deleted...]
-          <x:t>0,434</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,376</x:t>
-[...33 lines deleted...]
-          <x:t>10.03.2026</x:t>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,458</x:t>
-[...468 lines deleted...]
-          <x:t>0,242</x:t>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>