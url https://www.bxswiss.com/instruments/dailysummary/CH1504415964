--- v4 (2026-05-15)
+++ v5 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2bc2851332464465" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd03f119671524b75" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R069e7579f9e64015"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18ad0df4d5cd48fe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfac37a09df184543" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R069e7579f9e64015" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ef0b376563b4ad1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18ad0df4d5cd48fe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415964</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...323 lines deleted...]
-          <x:t>29.04.2026</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,433</x:t>
-[...124 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,595</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>0,521</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,495</x:t>
-[...31 lines deleted...]
-          <x:t>0,493</x:t>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>