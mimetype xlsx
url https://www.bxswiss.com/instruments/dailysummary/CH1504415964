--- v5 (2026-06-13)
+++ v6 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd03f119671524b75" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07358efa7cf448b2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18ad0df4d5cd48fe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9584a411579b4442"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ef0b376563b4ad1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18ad0df4d5cd48fe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref65c830b089478d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9584a411579b4442" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415964</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...355 lines deleted...]
-          <x:t>0,715</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,657</x:t>
-[...247 lines deleted...]
-          <x:t>0,833</x:t>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>