--- v6 (2026-07-15)
+++ v7 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07358efa7cf448b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd56e2a9753a494f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9584a411579b4442"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra2533a7d06a0444d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref65c830b089478d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9584a411579b4442" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d7e3f8f2be64ab4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2533a7d06a0444d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415964</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,863</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,841</x:t>
-[...11 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,965</x:t>
-[...75 lines deleted...]
-          <x:t>0,782</x:t>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,759</x:t>
-[...134 lines deleted...]
-          <x:t>0,763</x:t>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,861</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...320 lines deleted...]
-          <x:t>0,803</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>