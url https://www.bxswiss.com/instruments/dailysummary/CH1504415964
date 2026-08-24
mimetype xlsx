--- v7 (2026-08-04)
+++ v8 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd56e2a9753a494f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R079c81306563479e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra2533a7d06a0444d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71f5e927985f49c7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d7e3f8f2be64ab4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2533a7d06a0444d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R281d0ccba559411c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71f5e927985f49c7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415964</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...41 lines deleted...]
-          <x:t>0,919</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,971</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.07.2026</x:t>
-[...63 lines deleted...]
-          <x:t>0,851</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,845</x:t>
-[...458 lines deleted...]
-          <x:t>0,797</x:t>
+          <x:t>0,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>