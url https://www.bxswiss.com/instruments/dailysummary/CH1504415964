--- v8 (2026-08-24)
+++ v9 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R079c81306563479e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9cd07988d3d14d17" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71f5e927985f49c7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ebca22d6d0b4f55"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R281d0ccba559411c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71f5e927985f49c7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R183b74b1dfad4497" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ebca22d6d0b4f55" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415964</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...26 lines deleted...]
-          <x:t>24.07.2026</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,597</x:t>
-[...102 lines deleted...]
-          <x:t>0,497</x:t>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,489</x:t>
-[...436 lines deleted...]
-          <x:t>0,705</x:t>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,432</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>