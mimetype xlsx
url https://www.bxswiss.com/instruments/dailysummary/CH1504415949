--- v10 (2026-09-14)
+++ v11 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf82a61b699f64c24" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R946eb22babe0477f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R329cfb7c92d34641"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc75296080b904fb2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44d8019117cf4944" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R329cfb7c92d34641" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f2e0e6dd73542ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc75296080b904fb2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415949</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,502 +149,124 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...144 lines deleted...]
-          <x:t>3,577</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,353</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>3,265</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,255</x:t>
-[...273 lines deleted...]
-        <x:is>
           <x:t>3,441</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,251</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,298</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>