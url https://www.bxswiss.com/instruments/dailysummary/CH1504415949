--- v11 (2026-10-04)
+++ v12 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R946eb22babe0477f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5bccd5931abb4ad2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc75296080b904fb2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc653048ba1f84da8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f2e0e6dd73542ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc75296080b904fb2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f1fcdcaf7514189" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc653048ba1f84da8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415949</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...176 lines deleted...]
-          <x:t>2,857</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,931</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...67 lines deleted...]
-          <x:t>3,055</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>2,907</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...347 lines deleted...]
-          <x:t>2,298</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>