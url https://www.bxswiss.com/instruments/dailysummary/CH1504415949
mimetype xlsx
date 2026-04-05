--- v2 (2026-03-16)
+++ v3 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9611771cf9494649" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8aa59947243b4a91" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfea55407bd184b2a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7ab9c786d66431d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c6dadd10d3f48d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfea55407bd184b2a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rffa2661eb1e449bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7ab9c786d66431d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415949</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,284</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,626</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>