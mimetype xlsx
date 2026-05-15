--- v3 (2026-04-05)
+++ v4 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8aa59947243b4a91" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbeaa0938d1a94b6e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7ab9c786d66431d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf22a798870142b6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rffa2661eb1e449bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7ab9c786d66431d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6d6da140e9e4618" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf22a798870142b6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415949</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...31 lines deleted...]
-          <x:t>2,228</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,004</x:t>
-[...544 lines deleted...]
-          <x:t>1,626</x:t>
+          <x:t>2,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,313</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>