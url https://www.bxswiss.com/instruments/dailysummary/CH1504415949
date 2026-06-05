--- v4 (2026-05-15)
+++ v5 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbeaa0938d1a94b6e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc26af7ab1a1843bc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf22a798870142b6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc6320703a994ee6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6d6da140e9e4618" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf22a798870142b6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2353e208932e4060" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc6320703a994ee6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415949</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...328 lines deleted...]
-          <x:t>2,259</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,151</x:t>
-[...70 lines deleted...]
-          <x:t>2,025</x:t>
+          <x:t>2,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,009</x:t>
-[...166 lines deleted...]
-          <x:t>2,313</x:t>
+          <x:t>2,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,168</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>