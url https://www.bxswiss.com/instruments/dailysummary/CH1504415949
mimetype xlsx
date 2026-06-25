--- v5 (2026-06-05)
+++ v6 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc26af7ab1a1843bc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86d68135feb24bed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc6320703a994ee6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra81c4ebbe7264607"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2353e208932e4060" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc6320703a994ee6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ba93e78443f46a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra81c4ebbe7264607" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415949</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...377 lines deleted...]
-          <x:t>22.05.2026</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,747</x:t>
-[...58 lines deleted...]
-          <x:t>2,613</x:t>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,719</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...84 lines deleted...]
-          <x:t>02.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,006</x:t>
-[...63 lines deleted...]
-          <x:t>3,168</x:t>
+          <x:t>2,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,422</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>