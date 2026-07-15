--- v6 (2026-06-25)
+++ v7 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86d68135feb24bed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1b0f1b681bf4a5a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra81c4ebbe7264607"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1df2f444cd9f4f9c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ba93e78443f46a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra81c4ebbe7264607" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc154f69468694a5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1df2f444cd9f4f9c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415949</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...220 lines deleted...]
-          <x:t>3,170</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,262</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...180 lines deleted...]
-          <x:t>3,148</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,130</x:t>
+          <x:t>3,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,254</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...158 lines deleted...]
-          <x:t>3,422</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,342</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>