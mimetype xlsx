--- v7 (2026-07-15)
+++ v8 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1b0f1b681bf4a5a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfc885606f484403" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1df2f444cd9f4f9c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32691311dc514d3d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc154f69468694a5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1df2f444cd9f4f9c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R102005459964421e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32691311dc514d3d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415949</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...31 lines deleted...]
-          <x:t>3,148</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,282</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,024</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,130</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...359 lines deleted...]
-          <x:t>06.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,644</x:t>
-[...171 lines deleted...]
-          <x:t>3,342</x:t>
+          <x:t>3,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,502</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>