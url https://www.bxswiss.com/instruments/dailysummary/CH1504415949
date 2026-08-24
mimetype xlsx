--- v8 (2026-08-04)
+++ v9 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfc885606f484403" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R424d3c62f0dc4301" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32691311dc514d3d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9aa5040290fb407c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R102005459964421e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32691311dc514d3d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b64406070ce46cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9aa5040290fb407c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415949</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...26 lines deleted...]
-          <x:t>06.07.2026</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,644</x:t>
-[...21 lines deleted...]
-          <x:t>3,626</x:t>
+          <x:t>3,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,516</x:t>
-[...517 lines deleted...]
-          <x:t>3,502</x:t>
+          <x:t>3,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,553</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>