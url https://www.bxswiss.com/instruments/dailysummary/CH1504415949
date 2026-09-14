--- v9 (2026-08-24)
+++ v10 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R424d3c62f0dc4301" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf82a61b699f64c24" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9aa5040290fb407c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R329cfb7c92d34641"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b64406070ce46cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9aa5040290fb407c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44d8019117cf4944" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R329cfb7c92d34641" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415949</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,441 +149,63 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...284 lines deleted...]
-          <x:t>3,868</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,973</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...96 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,784</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,849</x:t>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,171</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>