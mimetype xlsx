--- v11 (2026-09-16)
+++ v12 (2026-10-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a194599749c465e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf28bc5c077ed4e6d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R77ac6f96447640e4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbf55b52bcef40b6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a2abac368164a5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R77ac6f96447640e4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01830d4e3865427d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbf55b52bcef40b6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415931</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,100 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...279 lines deleted...]
-          <x:t>0,878</x:t>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,756</x:t>
-[...70 lines deleted...]
-          <x:t>0,932</x:t>
+          <x:t>0,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,696</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...57 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,622</x:t>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>