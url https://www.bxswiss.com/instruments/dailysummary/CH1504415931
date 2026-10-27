--- v12 (2026-10-06)
+++ v13 (2026-10-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf28bc5c077ed4e6d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90b429c5ede247fd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbf55b52bcef40b6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd1321ee87374b65"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01830d4e3865427d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbf55b52bcef40b6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a23289f4c8c4b66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd1321ee87374b65" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415931</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...257 lines deleted...]
-          <x:t>0,316</x:t>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,332</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...121 lines deleted...]
-          <x:t>0,290</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,238</x:t>
-        </x:is>
-[...192 lines deleted...]
-          <x:t>0,195</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>