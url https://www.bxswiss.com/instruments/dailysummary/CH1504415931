--- v2 (2026-03-16)
+++ v3 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R560b56a7021f4ff7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55f00141bb4549c5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc14d1b3682d84c58"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa8b82d48775410e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Refb35989b19d46bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc14d1b3682d84c58" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b98ec2d8a884c41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa8b82d48775410e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415931</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,636</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>