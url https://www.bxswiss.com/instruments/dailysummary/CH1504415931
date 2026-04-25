--- v3 (2026-04-05)
+++ v4 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55f00141bb4549c5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2b8717c80234413" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa8b82d48775410e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83bc8a9f41b346b2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b98ec2d8a884c41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa8b82d48775410e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae8559bd00be4ca9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83bc8a9f41b346b2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415931</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...36 lines deleted...]
-          <x:t>0,644</x:t>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,496</x:t>
-[...75 lines deleted...]
-          <x:t>0,446</x:t>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,514</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,510</x:t>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,524</x:t>
-        </x:is>
-[...440 lines deleted...]
-          <x:t>0,286</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>