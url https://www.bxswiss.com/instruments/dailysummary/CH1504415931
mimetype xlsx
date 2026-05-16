--- v4 (2026-04-25)
+++ v5 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2b8717c80234413" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re229dc86280347d3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83bc8a9f41b346b2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R099ff6683df34aa1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae8559bd00be4ca9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83bc8a9f41b346b2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc81a9c64574b403a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R099ff6683df34aa1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415931</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,127 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,332</x:t>
+          <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,290</x:t>
-[...26 lines deleted...]
-          <x:t>0,332</x:t>
+          <x:t>0,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,348</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...209 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,366</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.04.2026</x:t>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,384</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...148 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,558</x:t>
@@ -737,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>