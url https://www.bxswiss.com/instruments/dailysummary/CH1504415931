--- v5 (2026-05-16)
+++ v6 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re229dc86280347d3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c83c7e1beaa4238" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R099ff6683df34aa1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raab9a74c7ad141ba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc81a9c64574b403a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R099ff6683df34aa1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9adb904830d1403f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raab9a74c7ad141ba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415931</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...365 lines deleted...]
-          <x:t>0,469</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,473</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...62 lines deleted...]
-          <x:t>0,671</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,607</x:t>
-[...166 lines deleted...]
-          <x:t>0,577</x:t>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>