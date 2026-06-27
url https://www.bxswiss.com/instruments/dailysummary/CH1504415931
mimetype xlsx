--- v6 (2026-06-05)
+++ v7 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c83c7e1beaa4238" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e25023acc5c4d10" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raab9a74c7ad141ba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7a44453ada34f83"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9adb904830d1403f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raab9a74c7ad141ba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a9b61941ec1473b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7a44453ada34f83" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415931</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...53 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,671</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...320 lines deleted...]
-          <x:t>0,797</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,715</x:t>
-[...124 lines deleted...]
-          <x:t>0,827</x:t>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,793</x:t>
-[...85 lines deleted...]
-          <x:t>0,961</x:t>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>