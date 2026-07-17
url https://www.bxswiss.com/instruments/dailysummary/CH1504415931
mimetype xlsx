--- v7 (2026-06-27)
+++ v8 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e25023acc5c4d10" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30fa672ca72447df" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7a44453ada34f83"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb778c6270904002"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a9b61941ec1473b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7a44453ada34f83" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd93d7dc9e64e47ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb778c6270904002" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415931</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...85 lines deleted...]
-          <x:t>0,771</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,757</x:t>
-[...308 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,007</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...227 lines deleted...]
-          <x:t>1,007</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,013</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>