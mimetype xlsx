--- v8 (2026-07-17)
+++ v9 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30fa672ca72447df" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f496c00bf954b4e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb778c6270904002"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbea0d28225344f38"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd93d7dc9e64e47ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb778c6270904002" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0bd16c35effa408a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbea0d28225344f38" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415931</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...26 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,105</x:t>
-[...43 lines deleted...]
-          <x:t>18.06.2026</x:t>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,051</x:t>
-[...549 lines deleted...]
-          <x:t>1,013</x:t>
+          <x:t>1,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,662</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>