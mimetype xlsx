--- v9 (2026-08-06)
+++ v10 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f496c00bf954b4e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06284148d46a4543" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbea0d28225344f38"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc1ecf118d8748c2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0bd16c35effa408a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbea0d28225344f38" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f39ab0dd0b744c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc1ecf118d8748c2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415931</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...112 lines deleted...]
-          <x:t>0,977</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,907</x:t>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,021</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...45 lines deleted...]
-          <x:t>0,849</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,949</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...428 lines deleted...]
-          <x:t>1,662</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,964</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>