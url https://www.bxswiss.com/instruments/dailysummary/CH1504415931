--- v10 (2026-08-26)
+++ v11 (2026-09-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06284148d46a4543" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a194599749c465e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc1ecf118d8748c2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R77ac6f96447640e4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f39ab0dd0b744c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc1ecf118d8748c2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a2abac368164a5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R77ac6f96447640e4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415931</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,529 +149,124 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...31 lines deleted...]
-          <x:t>0,777</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,771</x:t>
-[...435 lines deleted...]
-        <x:is>
           <x:t>1,032</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,840</x:t>
         </x:is>
       </x:c>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>