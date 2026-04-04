--- v2 (2026-03-14)
+++ v3 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R660c489676cf4504" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R683e974baf6a4755" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf611ef287a164dd8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7532ba73479460d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85cc400d973a4f50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf611ef287a164dd8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6cd4d64bba5f4857" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7532ba73479460d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415923</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,286</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>