--- v3 (2026-04-04)
+++ v4 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R683e974baf6a4755" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58abe6bb393146e7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7532ba73479460d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra55b4915af2b4501"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6cd4d64bba5f4857" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7532ba73479460d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4323fbab17284633" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra55b4915af2b4501" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415923</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...68 lines deleted...]
-          <x:t>0,242</x:t>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,244</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...72 lines deleted...]
-          <x:t>0,220</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,256</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.03.2026</x:t>
-[...451 lines deleted...]
-          <x:t>0,106</x:t>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>