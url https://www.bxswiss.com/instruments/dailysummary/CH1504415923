--- v4 (2026-04-27)
+++ v5 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58abe6bb393146e7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R785bc9c409f644a3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra55b4915af2b4501"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra759933a0e724a08"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4323fbab17284633" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra55b4915af2b4501" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7365aaebb5414aa3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra759933a0e724a08" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415923</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...350 lines deleted...]
-          <x:t>16.04.2026</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,176</x:t>
-[...171 lines deleted...]
-          <x:t>0,234</x:t>
+          <x:t>0,222</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>