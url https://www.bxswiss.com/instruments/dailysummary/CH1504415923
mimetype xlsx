--- v5 (2026-05-21)
+++ v6 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R785bc9c409f644a3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raaa7fd6f5b91482d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra759933a0e724a08"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb268eb73f0a41cf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7365aaebb5414aa3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra759933a0e724a08" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02d9f1674880416c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb268eb73f0a41cf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415923</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,256</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,240</x:t>
-[...124 lines deleted...]
-          <x:t>0,260</x:t>
+          <x:t>0,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,222</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...35 lines deleted...]
-          <x:t>29.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,216</x:t>
-[...102 lines deleted...]
-          <x:t>0,218</x:t>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,295</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>0,303</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,267</x:t>
-[...247 lines deleted...]
-          <x:t>0,222</x:t>
+          <x:t>0,409</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>