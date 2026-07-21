--- v6 (2026-06-13)
+++ v7 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raaa7fd6f5b91482d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3684ef7e47924269" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb268eb73f0a41cf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9d3c36e12304576"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02d9f1674880416c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb268eb73f0a41cf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f22c8dde00d44da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9d3c36e12304576" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415923</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...80 lines deleted...]
-          <x:t>15.05.2026</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,293</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...131 lines deleted...]
-          <x:t>0,345</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,345</x:t>
-[...43 lines deleted...]
-          <x:t>0,361</x:t>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,331</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>28.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,319</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...308 lines deleted...]
-          <x:t>0,409</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>