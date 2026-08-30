--- v7 (2026-07-21)
+++ v8 (2026-08-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3684ef7e47924269" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08c310ca32204bc1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9d3c36e12304576"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re258f7be94814adf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f22c8dde00d44da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9d3c36e12304576" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3e68b63697348eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re258f7be94814adf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415923</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...90 lines deleted...]
-          <x:t>0,431</x:t>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,431</x:t>
-[...43 lines deleted...]
-          <x:t>0,385</x:t>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,377</x:t>
-[...15 lines deleted...]
-        <x:is>
           <x:t>0,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,335</x:t>
-[...183 lines deleted...]
-          <x:t>0,419</x:t>
+          <x:t>0,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,289</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...217 lines deleted...]
-          <x:t>0,165</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>