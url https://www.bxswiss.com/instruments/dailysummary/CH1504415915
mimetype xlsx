--- v10 (2026-08-22)
+++ v11 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9304dbbbd50f49ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66b9419aae9e4fb1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3208e74f6c9f4a31"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae7f85e8b8f148bd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra000c39562b04326" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3208e74f6c9f4a31" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8bd6e762232941fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae7f85e8b8f148bd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415915</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,637 +149,232 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...139 lines deleted...]
-          <x:t>0,935</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,929</x:t>
-[...399 lines deleted...]
-          <x:t>1,231</x:t>
+          <x:t>1,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,157</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>1,222</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,000</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,682</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>