--- v11 (2026-09-11)
+++ v12 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66b9419aae9e4fb1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22129ba4b3da49e8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae7f85e8b8f148bd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R566a53fbcf914836"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8bd6e762232941fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae7f85e8b8f148bd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e2c5faf9b414937" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R566a53fbcf914836" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415915</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,586 +149,181 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...225 lines deleted...]
-          <x:t>1,038</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,022</x:t>
-[...151 lines deleted...]
-          <x:t>1,054</x:t>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,922</x:t>
-[...70 lines deleted...]
-          <x:t>1,126</x:t>
+          <x:t>0,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,852</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...57 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,772</x:t>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>