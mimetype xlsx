--- v12 (2026-10-03)
+++ v13 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22129ba4b3da49e8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra05437c84b3141e7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R566a53fbcf914836"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1e86980acf341fb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e2c5faf9b414937" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R566a53fbcf914836" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab2c4082353d4c48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1e86980acf341fb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415915</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...333 lines deleted...]
-          <x:t>0,500</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,424</x:t>
-[...21 lines deleted...]
-          <x:t>0,378</x:t>
+          <x:t>0,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,390</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.09.2026</x:t>
-[...41 lines deleted...]
-          <x:t>0,428</x:t>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,432</x:t>
-        </x:is>
-[...214 lines deleted...]
-          <x:t>0,260</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>