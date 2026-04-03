--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62109aed96354d61" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6249c0734e1446cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea0f45d33265437a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc978589d031c485f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R430c6f43f39a41d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea0f45d33265437a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb82d0b6655e84130" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc978589d031c485f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415915</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,745</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,338</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>