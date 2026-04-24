--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6249c0734e1446cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R167e23fe83fc4837" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc978589d031c485f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07239e91b8b44f0d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb82d0b6655e84130" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc978589d031c485f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5fae43bd550347fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07239e91b8b44f0d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415915</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...36 lines deleted...]
-          <x:t>0,701</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,650</x:t>
-[...593 lines deleted...]
-          <x:t>0,338</x:t>
+          <x:t>0,654</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>