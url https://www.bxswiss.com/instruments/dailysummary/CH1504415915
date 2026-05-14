--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R167e23fe83fc4837" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ac8cff6bd84467c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07239e91b8b44f0d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf942464b66014fb6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5fae43bd550347fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07239e91b8b44f0d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf554762d314d41fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf942464b66014fb6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415915</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,154 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...166 lines deleted...]
-          <x:t>0,320</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,290</x:t>
-[...107 lines deleted...]
-          <x:t>0,424</x:t>
+          <x:t>0,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,434</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.04.2026</x:t>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,454</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...148 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,652</x:t>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>