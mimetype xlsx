--- v5 (2026-05-14)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ac8cff6bd84467c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5db9517c3f5487a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf942464b66014fb6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb61f0bd865104bc8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf554762d314d41fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf942464b66014fb6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8b0a53b2510478d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb61f0bd865104bc8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415915</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,555</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>