--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5db9517c3f5487a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54864aa768b74643" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb61f0bd865104bc8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8fa08779a0174a97"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8b0a53b2510478d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb61f0bd865104bc8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rafa7a5a240544fa7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8fa08779a0174a97" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415915</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...193 lines deleted...]
-          <x:t>0,721</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,651</x:t>
-[...340 lines deleted...]
-          <x:t>0,951</x:t>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,055</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>1,043</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>