--- v7 (2026-06-23)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54864aa768b74643" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05a7019883334e73" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8fa08779a0174a97"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ba08ca58d604fa7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rafa7a5a240544fa7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8fa08779a0174a97" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb016beb4f12c4a5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ba08ca58d604fa7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415915</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...122 lines deleted...]
-          <x:t>0,873</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,961</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...45 lines deleted...]
-          <x:t>0,913</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,043</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...45 lines deleted...]
-          <x:t>0,913</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,165</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...165 lines deleted...]
-          <x:t>15.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,215</x:t>
-[...144 lines deleted...]
-          <x:t>1,105</x:t>
+          <x:t>1,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,191</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>