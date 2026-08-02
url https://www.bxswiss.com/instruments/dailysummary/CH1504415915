--- v8 (2026-07-13)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05a7019883334e73" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra23f63f0edc3466c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ba08ca58d604fa7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8cee52a83ebf4433"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb016beb4f12c4a5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ba08ca58d604fa7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R439058ac640142ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8cee52a83ebf4433" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415915</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,797</x:t>
-[...576 lines deleted...]
-          <x:t>1,191</x:t>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>