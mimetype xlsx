--- v9 (2026-08-02)
+++ v10 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra23f63f0edc3466c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9304dbbbd50f49ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8cee52a83ebf4433"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3208e74f6c9f4a31"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R439058ac640142ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8cee52a83ebf4433" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra000c39562b04326" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3208e74f6c9f4a31" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415915</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,133</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...60 lines deleted...]
-          <x:t>1,309</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,341</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...95 lines deleted...]
-          <x:t>1,085</x:t>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,157</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.07.2026</x:t>
-[...328 lines deleted...]
-          <x:t>0,935</x:t>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,929</x:t>
-[...85 lines deleted...]
-          <x:t>0,869</x:t>
+          <x:t>1,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,022</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>