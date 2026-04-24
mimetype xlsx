--- v2 (2026-03-14)
+++ v3 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf04fce9045b34b40" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R801aaa64100e4e6d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra215a442128e4f37"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e66a3d2fcc9480f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab1b6cbb71e0489e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra215a442128e4f37" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2eceb66db8f4c8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e66a3d2fcc9480f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415907</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...414 lines deleted...]
-          <x:t>2,523</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,306</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>04.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,632</x:t>
-[...21 lines deleted...]
-          <x:t>2,550</x:t>
+          <x:t>2,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,656</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...168 lines deleted...]
-          <x:t>2,060</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,710</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>