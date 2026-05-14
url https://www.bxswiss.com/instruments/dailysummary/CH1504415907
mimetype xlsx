--- v3 (2026-04-24)
+++ v4 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R801aaa64100e4e6d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2423d6e7baf7429a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e66a3d2fcc9480f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R739c4e133aa84b5c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2eceb66db8f4c8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e66a3d2fcc9480f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2dcfad20850647ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R739c4e133aa84b5c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415907</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,448 +149,97 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...269 lines deleted...]
-          <x:t>08.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,294</x:t>
-[...116 lines deleted...]
-        <x:is>
           <x:t>2,306</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,218</x:t>
         </x:is>
       </x:c>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,647</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>