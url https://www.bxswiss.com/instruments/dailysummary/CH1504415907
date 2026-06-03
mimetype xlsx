--- v4 (2026-05-14)
+++ v5 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2423d6e7baf7429a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82b74d87dca24f51" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R739c4e133aa84b5c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc932f50b540a4a92"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2dcfad20850647ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R739c4e133aa84b5c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7dac829a90564bfc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc932f50b540a4a92" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415907</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,104 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...338 lines deleted...]
-          <x:t>2,469</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,487</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.04.2026</x:t>
-[...79 lines deleted...]
-        <x:is>
           <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,765</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,372</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>