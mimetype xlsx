--- v5 (2026-06-03)
+++ v6 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82b74d87dca24f51" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1513fda7d5fc4670" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc932f50b540a4a92"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8679699cb604be1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7dac829a90564bfc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc932f50b540a4a92" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95526c08e23845cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8679699cb604be1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415907</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,121</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,628</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>