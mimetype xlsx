--- v6 (2026-06-23)
+++ v7 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1513fda7d5fc4670" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20999130c0c4410b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8679699cb604be1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf59351dee599486a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95526c08e23845cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8679699cb604be1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ae455aac61044a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf59351dee599486a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415907</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...230 lines deleted...]
-          <x:t>3,194</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,564</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>3,508</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,516</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...194 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,696</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>3,792</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,748</x:t>
-[...80 lines deleted...]
-          <x:t>3,628</x:t>
+          <x:t>3,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,872</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>