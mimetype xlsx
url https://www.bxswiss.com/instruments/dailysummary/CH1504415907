--- v7 (2026-07-14)
+++ v8 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20999130c0c4410b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3b8b65cce3a4a93" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf59351dee599486a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae5e100acdf74528"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ae455aac61044a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf59351dee599486a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2aa5a7e749974ef2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae5e100acdf74528" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415907</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...63 lines deleted...]
-          <x:t>3,700</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,532</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...104 lines deleted...]
-          <x:t>3,544</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,628</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.06.2026</x:t>
-[...397 lines deleted...]
-          <x:t>3,872</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,568</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>