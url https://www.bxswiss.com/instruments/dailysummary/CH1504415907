--- v8 (2026-08-03)
+++ v9 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3b8b65cce3a4a93" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a12961b7d16466d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae5e100acdf74528"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22d8c21d02d341b8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2aa5a7e749974ef2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae5e100acdf74528" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc281ea6a2e0d46d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22d8c21d02d341b8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415907</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,997</x:t>
-[...31 lines deleted...]
-          <x:t>3,949</x:t>
+          <x:t>3,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,995</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...536 lines deleted...]
-          <x:t>3,568</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,876</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>