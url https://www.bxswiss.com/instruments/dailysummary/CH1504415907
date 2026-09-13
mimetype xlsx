--- v9 (2026-08-23)
+++ v10 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a12961b7d16466d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ea896ccd341498b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22d8c21d02d341b8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f2ad390ff954e5a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc281ea6a2e0d46d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22d8c21d02d341b8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R636c771b5ba64a2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f2ad390ff954e5a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415907</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>3,586</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,562</x:t>
-[...188 lines deleted...]
-          <x:t>3,452</x:t>
+          <x:t>4,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,568</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...401 lines deleted...]
-          <x:t>3,876</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,637</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>