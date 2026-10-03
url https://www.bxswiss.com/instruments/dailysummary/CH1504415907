--- v10 (2026-09-13)
+++ v11 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ea896ccd341498b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29fb084398574ca6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f2ad390ff954e5a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2fc3cc1e37944df"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R636c771b5ba64a2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f2ad390ff954e5a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde7baad57143434a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2fc3cc1e37944df" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415907</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,468 +149,90 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...365 lines deleted...]
-          <x:t>3,826</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,850</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...42 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,808</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,784</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,102</x:t>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,683</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>