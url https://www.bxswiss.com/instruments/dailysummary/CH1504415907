--- v11 (2026-10-03)
+++ v12 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29fb084398574ca6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e2136af6c854666" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2fc3cc1e37944df"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R781e3c488af94751"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde7baad57143434a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2fc3cc1e37944df" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a0d9a6241424457" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R781e3c488af94751" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415907</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...365 lines deleted...]
-          <x:t>3,049</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,081</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...266 lines deleted...]
-          <x:t>2,683</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,333</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>