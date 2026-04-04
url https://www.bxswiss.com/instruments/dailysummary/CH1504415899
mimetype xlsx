--- v2 (2026-03-14)
+++ v3 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d156649a0ce4cbf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re76b94798b39442c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f209cc7200d4975"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R749ecb954e6a4398"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16a31b827c6140e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f209cc7200d4975" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8576797df76d4219" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R749ecb954e6a4398" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415899</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,750</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>