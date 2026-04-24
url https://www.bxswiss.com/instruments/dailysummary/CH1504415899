--- v3 (2026-04-04)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re76b94798b39442c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R615c6652d385479f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R749ecb954e6a4398"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3ec817b0f204cab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8576797df76d4219" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R749ecb954e6a4398" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0fb49a4bdee44357" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3ec817b0f204cab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415899</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...26 lines deleted...]
-          <x:t>04.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,862</x:t>
-[...97 lines deleted...]
-          <x:t>10.03.2026</x:t>
+          <x:t>0,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,708</x:t>
-[...468 lines deleted...]
-          <x:t>0,400</x:t>
+          <x:t>0,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,764</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>