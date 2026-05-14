--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R615c6652d385479f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2dfdb1d60be243a5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3ec817b0f204cab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04e999d1668348af"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0fb49a4bdee44357" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3ec817b0f204cab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd70584328c7b4d58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04e999d1668348af" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415899</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,154 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,370</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,366</x:t>
-[...281 lines deleted...]
-          <x:t>09.04.2026</x:t>
+          <x:t>0,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,538</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...148 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,758</x:t>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>