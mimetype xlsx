--- v5 (2026-05-14)
+++ v6 (2026-06-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2dfdb1d60be243a5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c76298731a347af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04e999d1668348af"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f5e1677d98a4001"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd70584328c7b4d58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04e999d1668348af" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90a50f4525af4cad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f5e1677d98a4001" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415899</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,649</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,093</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>