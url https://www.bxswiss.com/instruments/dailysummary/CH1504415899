--- v6 (2026-06-04)
+++ v7 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c76298731a347af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26f371c935a24cd8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f5e1677d98a4001"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2262dc01743a4afa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90a50f4525af4cad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f5e1677d98a4001" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e071705a00843f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2262dc01743a4afa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415899</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...527 lines deleted...]
-          <x:t>1,017</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,049</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...50 lines deleted...]
-          <x:t>1,093</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>