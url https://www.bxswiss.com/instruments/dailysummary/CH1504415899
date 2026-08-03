--- v7 (2026-07-14)
+++ v8 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26f371c935a24cd8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbaffb551afaf4720" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2262dc01743a4afa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc6e4c8556114ae5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e071705a00843f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2262dc01743a4afa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R72a6f4c2245546b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc6e4c8556114ae5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415899</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>1,061</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,049</x:t>
-[...21 lines deleted...]
-          <x:t>1,383</x:t>
+          <x:t>1,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,367</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.06.2026</x:t>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,437</x:t>
-[...85 lines deleted...]
-          <x:t>1,169</x:t>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,215</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>1,283</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,241</x:t>
-[...43 lines deleted...]
-          <x:t>1,621</x:t>
+          <x:t>1,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,491</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>