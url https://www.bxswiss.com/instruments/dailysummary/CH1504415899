--- v8 (2026-08-03)
+++ v9 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbaffb551afaf4720" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R358c8f6ab67641da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc6e4c8556114ae5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58f52a44a9f04493"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R72a6f4c2245546b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc6e4c8556114ae5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c27b5726920430e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58f52a44a9f04493" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415899</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,529</x:t>
-[...75 lines deleted...]
-          <x:t>1,611</x:t>
+          <x:t>1,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,499</x:t>
-[...151 lines deleted...]
-          <x:t>1,309</x:t>
+          <x:t>1,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,277</x:t>
+          <x:t>1,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,367</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...320 lines deleted...]
-          <x:t>1,039</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,216</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>