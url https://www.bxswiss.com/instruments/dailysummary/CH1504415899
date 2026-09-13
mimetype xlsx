--- v9 (2026-08-23)
+++ v10 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R358c8f6ab67641da" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc89bda16d1724abf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58f52a44a9f04493"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd37ff3e65d3d4d29"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c27b5726920430e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58f52a44a9f04493" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ce4b6e8c5304623" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd37ff3e65d3d4d29" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415899</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...112 lines deleted...]
-          <x:t>1,113</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,107</x:t>
-[...97 lines deleted...]
-          <x:t>1,189</x:t>
+          <x:t>1,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,425</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...384 lines deleted...]
-          <x:t>1,216</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,846</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>