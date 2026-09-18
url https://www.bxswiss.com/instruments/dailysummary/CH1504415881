--- v9 (2026-08-29)
+++ v10 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a5df95423034d65" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f0ab6fbeb2a43d9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7538572a774c4c61"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99421964318140f6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05b3a9338fe34272" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7538572a774c4c61" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f9dd3dc347c4709" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99421964318140f6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415881</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>1,313</x:t>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,305</x:t>
+          <x:t>1,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,531</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...435 lines deleted...]
-          <x:t>20.08.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,599</x:t>
-[...106 lines deleted...]
-        <x:is>
           <x:t>1,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,549</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>1,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,628</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>