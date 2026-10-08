--- v10 (2026-09-18)
+++ v11 (2026-10-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f0ab6fbeb2a43d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0133d88dc13e44bb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99421964318140f6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc78dfc1bd4ec4fbd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f9dd3dc347c4709" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99421964318140f6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8ec26cc22354264" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc78dfc1bd4ec4fbd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415881</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,241</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>