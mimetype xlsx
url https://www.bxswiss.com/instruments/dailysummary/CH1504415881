--- v11 (2026-10-08)
+++ v12 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0133d88dc13e44bb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5fb993e4822a4456" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc78dfc1bd4ec4fbd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e55427888094eb0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8ec26cc22354264" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc78dfc1bd4ec4fbd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e5af250a15e4d01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e55427888094eb0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415881</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...247 lines deleted...]
-          <x:t>0,744</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,750</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>0,864</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,680</x:t>
-[...102 lines deleted...]
-          <x:t>0,526</x:t>
+          <x:t>0,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,532</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>0,352</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,596</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>