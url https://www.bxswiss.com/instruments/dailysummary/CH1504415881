--- v2 (2026-03-15)
+++ v3 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R884f1a2796f1440f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5c983116bce42b6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95c67e80b4c24ff0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R512730c4a14f4dba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31fb2343b05a44de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95c67e80b4c24ff0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83eea6efc93044f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R512730c4a14f4dba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415881</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,972</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>