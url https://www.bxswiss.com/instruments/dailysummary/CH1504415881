--- v3 (2026-04-05)
+++ v4 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5c983116bce42b6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5db1460a61e41b2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R512730c4a14f4dba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12ada81163bd417d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83eea6efc93044f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R512730c4a14f4dba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc34d178233544769" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12ada81163bd417d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415881</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,990</x:t>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,886</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...568 lines deleted...]
-          <x:t>0,470</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,822</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>