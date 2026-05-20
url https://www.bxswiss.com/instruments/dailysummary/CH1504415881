--- v4 (2026-04-27)
+++ v5 (2026-05-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5db1460a61e41b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c30b01f11dd44ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12ada81163bd417d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d9e205afb7f4f9b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc34d178233544769" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12ada81163bd417d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a05cb10591249c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d9e205afb7f4f9b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415881</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,529 +149,124 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...392 lines deleted...]
-          <x:t>0,670</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,882</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>0,786</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,770</x:t>
-[...57 lines deleted...]
-        <x:is>
           <x:t>0,910</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,812</x:t>
         </x:is>
       </x:c>
@@ -683,31 +278,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>