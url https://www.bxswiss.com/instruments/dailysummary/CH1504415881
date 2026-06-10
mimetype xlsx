--- v5 (2026-05-20)
+++ v6 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c30b01f11dd44ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc864cc523ef4569" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d9e205afb7f4f9b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0be2d1c92d094db2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a05cb10591249c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d9e205afb7f4f9b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R919adeeab270487b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0be2d1c92d094db2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415881</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...220 lines deleted...]
-          <x:t>0,669</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,665</x:t>
-[...53 lines deleted...]
-          <x:t>0,715</x:t>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,787</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...84 lines deleted...]
-          <x:t>11.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,929</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...200 lines deleted...]
-          <x:t>0,903</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>