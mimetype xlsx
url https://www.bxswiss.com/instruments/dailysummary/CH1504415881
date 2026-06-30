--- v6 (2026-06-10)
+++ v7 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc864cc523ef4569" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19eee43e2c544685" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0be2d1c92d094db2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdea781181cee48e8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R919adeeab270487b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0be2d1c92d094db2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a4ef921d6bf4c4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdea781181cee48e8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415881</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...242 lines deleted...]
-          <x:t>22.05.2026</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,169</x:t>
-[...129 lines deleted...]
-          <x:t>1,249</x:t>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,165</x:t>
-[...102 lines deleted...]
-          <x:t>1,571</x:t>
+          <x:t>1,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,425</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...55 lines deleted...]
-          <x:t>1,129</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>