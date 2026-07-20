--- v7 (2026-06-30)
+++ v8 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19eee43e2c544685" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35346e3b51354db2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdea781181cee48e8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60d1c9faacde48b4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a4ef921d6bf4c4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdea781181cee48e8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re479361886c64a94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60d1c9faacde48b4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415881</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...31 lines deleted...]
-          <x:t>1,249</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,165</x:t>
-[...70 lines deleted...]
-          <x:t>1,209</x:t>
+          <x:t>1,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,205</x:t>
-[...26 lines deleted...]
-          <x:t>1,425</x:t>
+          <x:t>1,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,435</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...112 lines deleted...]
-          <x:t>1,215</x:t>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,203</x:t>
-[...38 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>1,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,503</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...234 lines deleted...]
-          <x:t>29.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,611</x:t>
-[...9 lines deleted...]
-          <x:t>1,525</x:t>
+          <x:t>1,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,247</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>