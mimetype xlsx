--- v8 (2026-07-20)
+++ v9 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35346e3b51354db2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a5df95423034d65" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60d1c9faacde48b4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7538572a774c4c61"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re479361886c64a94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60d1c9faacde48b4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05b3a9338fe34272" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7538572a774c4c61" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415881</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...107 lines deleted...]
-          <x:t>25.06.2026</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,838</x:t>
-[...80 lines deleted...]
-          <x:t>1,629</x:t>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,621</x:t>
-[...377 lines deleted...]
-          <x:t>1,247</x:t>
+          <x:t>1,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,661</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>