--- v8 (2026-08-29)
+++ v9 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R643207f2bb544a43" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ff50333ee24401c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c6fa485f3fa41c7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7eb6d73c9e54b34"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb3547e28f804e99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c6fa485f3fa41c7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77955330261c4f20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7eb6d73c9e54b34" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415873</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...53 lines deleted...]
-          <x:t>30.07.2026</x:t>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,832</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...578 lines deleted...]
-          <x:t>4,654</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,534</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>