--- v9 (2026-09-19)
+++ v10 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ff50333ee24401c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0e5f594fc9b4701" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7eb6d73c9e54b34"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d264f39b4be4962"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77955330261c4f20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7eb6d73c9e54b34" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R087883d047ea42a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d264f39b4be4962" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415873</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,232</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,057</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>