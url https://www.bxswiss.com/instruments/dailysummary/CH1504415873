--- v10 (2026-10-09)
+++ v11 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0e5f594fc9b4701" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4deaa7be9f740d8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d264f39b4be4962"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac984fae2e174fe5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R087883d047ea42a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d264f39b4be4962" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b63004bd6244000" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac984fae2e174fe5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415873</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...176 lines deleted...]
-          <x:t>3,774</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,832</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>17.09.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,918</x:t>
-[...414 lines deleted...]
-          <x:t>3,057</x:t>
+          <x:t>3,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,698</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>