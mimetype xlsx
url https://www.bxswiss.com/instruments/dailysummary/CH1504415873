--- v2 (2026-03-15)
+++ v3 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9430100f76647f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94f487c10a984bb8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R352f58dc41d4497e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a7df1f151fb45a2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf167308387e84976" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R352f58dc41d4497e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb50e9052fdcf49e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a7df1f151fb45a2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415873</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,966</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,180</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>