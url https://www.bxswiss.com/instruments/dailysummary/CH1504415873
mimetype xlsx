--- v3 (2026-04-05)
+++ v4 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94f487c10a984bb8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8114029e7074dd0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a7df1f151fb45a2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9eec0c6d876c4a88"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb50e9052fdcf49e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a7df1f151fb45a2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc397adc6d4174f4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9eec0c6d876c4a88" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415873</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...90 lines deleted...]
-          <x:t>2,462</x:t>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,426</x:t>
-[...21 lines deleted...]
-          <x:t>2,472</x:t>
+          <x:t>2,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,666</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...455 lines deleted...]
-          <x:t>2,180</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,938</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>