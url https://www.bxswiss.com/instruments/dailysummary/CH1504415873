--- v4 (2026-04-27)
+++ v5 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8114029e7074dd0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb81cf57b4374d81" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9eec0c6d876c4a88"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c512262615944dc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc397adc6d4174f4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9eec0c6d876c4a88" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c40f2fd9fee4d95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c512262615944dc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415873</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...532 lines deleted...]
-          <x:t>2,938</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,494</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>