--- v5 (2026-06-10)
+++ v6 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb81cf57b4374d81" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb71814bb82434b57" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c512262615944dc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25a83d27231c4d98"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c40f2fd9fee4d95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c512262615944dc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R325508527e284400" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25a83d27231c4d98" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415873</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,624</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,157</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>