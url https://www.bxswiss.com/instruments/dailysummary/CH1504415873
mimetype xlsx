--- v6 (2026-06-30)
+++ v7 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb71814bb82434b57" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28d2485f18004d11" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25a83d27231c4d98"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74f91d2daff94362"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R325508527e284400" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25a83d27231c4d98" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re13ee6b78fce4e92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74f91d2daff94362" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415873</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...112 lines deleted...]
-          <x:t>3,600</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,598</x:t>
-[...16 lines deleted...]
-          <x:t>3,992</x:t>
+          <x:t>4,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,932</x:t>
-[...436 lines deleted...]
-          <x:t>4,157</x:t>
+          <x:t>4,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,999</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>