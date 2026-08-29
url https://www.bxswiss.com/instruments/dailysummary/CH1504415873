--- v7 (2026-07-21)
+++ v8 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28d2485f18004d11" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R643207f2bb544a43" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74f91d2daff94362"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c6fa485f3fa41c7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re13ee6b78fce4e92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74f91d2daff94362" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb3547e28f804e99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c6fa485f3fa41c7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415873</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...198 lines deleted...]
-          <x:t>4,303</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,289</x:t>
-[...102 lines deleted...]
-          <x:t>4,357</x:t>
+          <x:t>4,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,467</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.07.2026</x:t>
-[...262 lines deleted...]
-          <x:t>3,999</x:t>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,654</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>