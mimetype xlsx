--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbcc81d086b7d40a3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5372b8937f84621" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rebed471552d34b01"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc80badd71e8142e3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4ccfa83a40444d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rebed471552d34b01" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98016ddfce574d47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc80badd71e8142e3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415865</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,119</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>