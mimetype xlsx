--- v3 (2026-04-03)
+++ v4 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5372b8937f84621" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reedf063122254604" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc80badd71e8142e3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50e622af8b294efe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98016ddfce574d47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc80badd71e8142e3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3c95f7e35ee4ad3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50e622af8b294efe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415865</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,175</x:t>
-[...630 lines deleted...]
-          <x:t>0,552</x:t>
+          <x:t>1,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>