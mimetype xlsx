--- v4 (2026-04-25)
+++ v5 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reedf063122254604" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ed43e23706147e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50e622af8b294efe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbdf361827d9240c6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3c95f7e35ee4ad3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50e622af8b294efe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb84b1d243ff3421f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbdf361827d9240c6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415865</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,127 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...63 lines deleted...]
-          <x:t>0,658</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,592</x:t>
-[...168 lines deleted...]
-          <x:t>08.04.2026</x:t>
+          <x:t>0,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,714</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...148 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,746</x:t>
@@ -737,31 +413,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,013</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>