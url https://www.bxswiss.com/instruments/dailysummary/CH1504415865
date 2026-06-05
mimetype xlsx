--- v5 (2026-05-15)
+++ v6 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ed43e23706147e5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0fda990795a54477" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbdf361827d9240c6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23384264c99144ff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb84b1d243ff3421f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbdf361827d9240c6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0902e8cc7d24f28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23384264c99144ff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415865</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...355 lines deleted...]
-          <x:t>0,779</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,013</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>0,843</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,933</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...136 lines deleted...]
-          <x:t>1,005</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,081</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...23 lines deleted...]
-          <x:t>1,013</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>