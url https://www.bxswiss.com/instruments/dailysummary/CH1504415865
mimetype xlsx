--- v6 (2026-06-05)
+++ v7 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0fda990795a54477" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffb071a5d3b44af9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23384264c99144ff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R576311db0dad4df1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0902e8cc7d24f28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23384264c99144ff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11d55af05eb34d02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R576311db0dad4df1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415865</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...85 lines deleted...]
-          <x:t>1,167</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,193</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...433 lines deleted...]
-          <x:t>1,329</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,371</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...77 lines deleted...]
-          <x:t>1,695</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,872</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>