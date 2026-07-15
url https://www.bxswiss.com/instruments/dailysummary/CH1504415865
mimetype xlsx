--- v7 (2026-06-25)
+++ v8 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffb071a5d3b44af9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R605f37c253284844" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R576311db0dad4df1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R81b1daf1993545fb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11d55af05eb34d02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R576311db0dad4df1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb618ad2043a4eb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R81b1daf1993545fb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415865</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...203 lines deleted...]
-          <x:t>1,375</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,695</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...175 lines deleted...]
-          <x:t>1,767</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,645</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...190 lines deleted...]
-          <x:t>1,872</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,726</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>