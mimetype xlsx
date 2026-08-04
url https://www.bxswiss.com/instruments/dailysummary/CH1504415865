--- v8 (2026-07-15)
+++ v9 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R605f37c253284844" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a76b5ca1c4b46ba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R81b1daf1993545fb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12118a5474d44b52"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb618ad2043a4eb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R81b1daf1993545fb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R076b46c69760446e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12118a5474d44b52" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415865</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>1,767</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,645</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>1,701</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,834</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...261 lines deleted...]
-          <x:t>1,784</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,699</x:t>
-[...274 lines deleted...]
-          <x:t>1,726</x:t>
+          <x:t>2,309</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>