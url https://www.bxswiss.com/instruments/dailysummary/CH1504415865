--- v9 (2026-08-04)
+++ v10 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a76b5ca1c4b46ba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5bb27a0b9a6640f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12118a5474d44b52"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8285c35a0a84d45"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R076b46c69760446e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12118a5474d44b52" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a3224357dca480a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8285c35a0a84d45" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415865</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...122 lines deleted...]
-          <x:t>1,640</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,812</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...72 lines deleted...]
-          <x:t>1,700</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,804</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...374 lines deleted...]
-          <x:t>2,309</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,821</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>