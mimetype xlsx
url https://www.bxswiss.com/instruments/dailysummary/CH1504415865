--- v10 (2026-08-25)
+++ v11 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5bb27a0b9a6640f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9cbc086025594853" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8285c35a0a84d45"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R900b73c58d164b3c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a3224357dca480a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8285c35a0a84d45" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9866c996bc84f40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R900b73c58d164b3c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415865</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>1,343</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,285</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>1,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,503</x:t>
-[...539 lines deleted...]
-          <x:t>1,821</x:t>
+          <x:t>1,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,254</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>