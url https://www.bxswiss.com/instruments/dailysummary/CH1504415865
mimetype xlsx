--- v11 (2026-09-14)
+++ v12 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9cbc086025594853" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7718ad4097ed444f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R900b73c58d164b3c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b038edf71454c62"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9866c996bc84f40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R900b73c58d164b3c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a9eb8863df54863" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b038edf71454c62" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415865</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...171 lines deleted...]
-          <x:t>1,693</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,537</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...219 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,849</x:t>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,544</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>