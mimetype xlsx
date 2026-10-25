--- v12 (2026-10-04)
+++ v13 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7718ad4097ed444f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6311546cbd24a43" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b038edf71454c62"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a030194ef094fc8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a9eb8863df54863" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b038edf71454c62" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40b6c4a9e3544428" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a030194ef094fc8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415865</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...323 lines deleted...]
-          <x:t>18.09.2026</x:t>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,934</x:t>
-[...16 lines deleted...]
-          <x:t>21.09.2026</x:t>
+          <x:t>0,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,954</x:t>
-[...252 lines deleted...]
-          <x:t>0,544</x:t>
+          <x:t>0,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>