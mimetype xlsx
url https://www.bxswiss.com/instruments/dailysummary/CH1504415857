--- v2 (2026-03-14)
+++ v3 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d41c9a22599427a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re804184fbc7143a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf7b96c671f64af1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b259c91689b4586"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a172789ee2b45f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf7b96c671f64af1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R954bf72ccbec497a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b259c91689b4586" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415857</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...431 lines deleted...]
-          <x:t>04.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,184</x:t>
-        </x:is>
-[...202 lines deleted...]
-          <x:t>0,812</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>