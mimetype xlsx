--- v3 (2026-04-24)
+++ v4 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re804184fbc7143a9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb86d2a37fc884746" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b259c91689b4586"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd56680116e24efd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R954bf72ccbec497a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b259c91689b4586" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra697fd80d06748dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd56680116e24efd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415857</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,100 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...14 lines deleted...]
-          <x:t>0,564</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,674</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...273 lines deleted...]
-          <x:t>09.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,864</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...94 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,836</x:t>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,159</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>