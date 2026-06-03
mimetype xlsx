--- v4 (2026-05-14)
+++ v5 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb86d2a37fc884746" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R005cd768314a4aaa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd56680116e24efd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1e1ed2ac0d5416c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra697fd80d06748dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd56680116e24efd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d49e15dac2647c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1e1ed2ac0d5416c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415857</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...365 lines deleted...]
-          <x:t>0,901</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,151</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>0,975</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,077</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...99 lines deleted...]
-          <x:t>1,211</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,151</x:t>
-[...58 lines deleted...]
-          <x:t>1,159</x:t>
+          <x:t>1,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,727</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>