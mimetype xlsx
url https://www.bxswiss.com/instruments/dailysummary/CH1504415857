--- v5 (2026-06-03)
+++ v6 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R005cd768314a4aaa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfcf2d50f8b7d4b4e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1e1ed2ac0d5416c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R123c768884c44684"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d49e15dac2647c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1e1ed2ac0d5416c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3aa98d745aba4c55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R123c768884c44684" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415857</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...85 lines deleted...]
-          <x:t>1,329</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,361</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...433 lines deleted...]
-          <x:t>1,507</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,555</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...23 lines deleted...]
-          <x:t>1,727</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,866</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>