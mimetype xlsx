--- v6 (2026-06-23)
+++ v7 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfcf2d50f8b7d4b4e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a02f371bf714dcb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R123c768884c44684"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R854b0f3bc8794b30"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3aa98d745aba4c55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R123c768884c44684" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R862b38c30f8e4d2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R854b0f3bc8794b30" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415857</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...247 lines deleted...]
-          <x:t>1,916</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,815</x:t>
-[...146 lines deleted...]
-          <x:t>15.06.2026</x:t>
+          <x:t>2,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,980</x:t>
-[...53 lines deleted...]
-          <x:t>2,148</x:t>
+          <x:t>2,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,116</x:t>
-[...80 lines deleted...]
-          <x:t>1,866</x:t>
+          <x:t>2,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,966</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>