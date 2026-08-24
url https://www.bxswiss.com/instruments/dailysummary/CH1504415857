--- v7 (2026-07-14)
+++ v8 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a02f371bf714dcb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re161a3a7769b488e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R854b0f3bc8794b30"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R734fdb605e1043a3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R862b38c30f8e4d2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R854b0f3bc8794b30" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b7e64f132584b81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R734fdb605e1043a3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415857</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...107 lines deleted...]
-          <x:t>19.06.2026</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,804</x:t>
-[...210 lines deleted...]
-          <x:t>1,948</x:t>
+          <x:t>2,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,112</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,896</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>2,112</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...219 lines deleted...]
-          <x:t>14.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,060</x:t>
-[...9 lines deleted...]
-          <x:t>1,966</x:t>
+          <x:t>1,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,928</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>