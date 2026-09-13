--- v8 (2026-08-24)
+++ v9 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re161a3a7769b488e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re123b0d5f4e8420a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R734fdb605e1043a3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc75033697b844f6e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b7e64f132584b81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R734fdb605e1043a3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25aefadd42ec4f76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc75033697b844f6e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415857</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,554 +149,176 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...193 lines deleted...]
-          <x:t>1,880</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,860</x:t>
+          <x:t>2,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,055</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...290 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,099</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,069</x:t>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,493</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>