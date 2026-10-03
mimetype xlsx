--- v9 (2026-09-13)
+++ v10 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re123b0d5f4e8420a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11fdb9218f114487" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc75033697b844f6e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcddf8fad90214671"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25aefadd42ec4f76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc75033697b844f6e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb57926d72144de4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcddf8fad90214671" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415857</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,797</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>