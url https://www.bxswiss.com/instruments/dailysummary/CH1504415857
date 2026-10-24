--- v10 (2026-10-03)
+++ v11 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11fdb9218f114487" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R254dc6ff8ace4512" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcddf8fad90214671"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd45742607c334e17"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb57926d72144de4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcddf8fad90214671" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39581e5a41914d2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd45742607c334e17" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415857</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,040</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>