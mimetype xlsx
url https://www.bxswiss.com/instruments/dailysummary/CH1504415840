--- v1 (2026-02-21)
+++ v2 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b51c36b901841f5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb652f2c0714493d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6287d2afc1ad40a0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b302711c0cd465e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9dfdee8ab2c44489" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6287d2afc1ad40a0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69200d8844c34143" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b302711c0cd465e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415840</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>3,569</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,502</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>