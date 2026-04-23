--- v2 (2026-04-03)
+++ v3 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb652f2c0714493d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re10cce75d619417c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b302711c0cd465e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0adeaad9851c4fdf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69200d8844c34143" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b302711c0cd465e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3288b5cc98340a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0adeaad9851c4fdf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415840</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...85 lines deleted...]
-          <x:t>3,276</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,398</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...546 lines deleted...]
-          <x:t>2,502</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,520</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>