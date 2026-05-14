--- v3 (2026-04-23)
+++ v4 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re10cce75d619417c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfdddb3bf34b548fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0adeaad9851c4fdf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67510caecf4f4b6b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3288b5cc98340a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0adeaad9851c4fdf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ebdeddffa6e4c6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67510caecf4f4b6b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415840</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,497 +149,146 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...274 lines deleted...]
-          <x:t>2,864</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,000</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...126 lines deleted...]
-          <x:t>3,046</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,928</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>2,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,040</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,538</x:t>
         </x:is>
       </x:c>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,407</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>