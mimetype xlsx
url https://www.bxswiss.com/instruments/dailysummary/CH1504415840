--- v4 (2026-05-14)
+++ v5 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfdddb3bf34b548fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51b633f40f56416d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67510caecf4f4b6b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R240a820edc9d4cc1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ebdeddffa6e4c6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67510caecf4f4b6b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R532656efcbf147e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R240a820edc9d4cc1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415840</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...323 lines deleted...]
-          <x:t>29.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,349</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...168 lines deleted...]
-          <x:t>3,399</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,425</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...73 lines deleted...]
-          <x:t>3,407</x:t>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,223</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>