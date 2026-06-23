--- v5 (2026-06-03)
+++ v6 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51b633f40f56416d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde387f1e3ed14d11" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R240a820edc9d4cc1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9bd6bfdd4db644a1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R532656efcbf147e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R240a820edc9d4cc1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9c8f1eb5d3c48ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9bd6bfdd4db644a1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415840</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,953</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,547</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>