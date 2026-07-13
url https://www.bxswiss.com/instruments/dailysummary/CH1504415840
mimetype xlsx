--- v6 (2026-06-23)
+++ v7 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde387f1e3ed14d11" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b0b2652aeba4514" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9bd6bfdd4db644a1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14ce46eeab3a4c4b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9c8f1eb5d3c48ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9bd6bfdd4db644a1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raea39ad5689249bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14ce46eeab3a4c4b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415840</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,416 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...117 lines deleted...]
-          <x:t>4,075</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,055</x:t>
-[...236 lines deleted...]
-        <x:is>
           <x:t>3,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,814</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,299</x:t>
         </x:is>
       </x:c>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,843</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>