--- v7 (2026-07-13)
+++ v8 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b0b2652aeba4514" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb29d5160c60d48bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14ce46eeab3a4c4b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R121b1abee8ff4071"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raea39ad5689249bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14ce46eeab3a4c4b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R055047521bd04f09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R121b1abee8ff4071" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415840</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...95 lines deleted...]
-          <x:t>4,431</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,579</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...472 lines deleted...]
-          <x:t>4,893</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,843</x:t>
+          <x:t>4,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,531</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>