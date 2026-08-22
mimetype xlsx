--- v8 (2026-08-02)
+++ v9 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb29d5160c60d48bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7cc07f3750b74a82" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R121b1abee8ff4071"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde57ae9ed2674634"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R055047521bd04f09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R121b1abee8ff4071" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdbbb62fdaa9947b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde57ae9ed2674634" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415840</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,605 +149,227 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...176 lines deleted...]
-          <x:t>4,649</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,769</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>4,893</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,843</x:t>
-[...65 lines deleted...]
-          <x:t>4,797</x:t>
+          <x:t>4,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,757</x:t>
-[...268 lines deleted...]
-        <x:is>
           <x:t>4,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,499</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,435</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,884</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>