--- v9 (2026-08-22)
+++ v10 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7cc07f3750b74a82" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4dbd9a897e8e4f09" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde57ae9ed2674634"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5808917b88284147"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdbbb62fdaa9947b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde57ae9ed2674634" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1048a96e78e4245" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5808917b88284147" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415840</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...112 lines deleted...]
-          <x:t>4,699</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,859</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...519 lines deleted...]
-          <x:t>4,884</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,664</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>