--- v10 (2026-09-11)
+++ v11 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4dbd9a897e8e4f09" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d069ea28cc241ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5808917b88284147"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e73597fab84438c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1048a96e78e4245" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5808917b88284147" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8347a5e894df4e89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e73597fab84438c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415840</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,605 +149,227 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...279 lines deleted...]
-          <x:t>5,392</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,020</x:t>
-[...263 lines deleted...]
-        <x:is>
           <x:t>4,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,660</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,654</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,377</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>