--- v11 (2026-10-02)
+++ v12 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d069ea28cc241ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R984d28150c9d4d60" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e73597fab84438c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c5aaf654e314545"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8347a5e894df4e89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e73597fab84438c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R440a2ef2ca5648c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c5aaf654e314545" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415840</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...338 lines deleted...]
-          <x:t>4,242</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,350</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...182 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,892</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>3,377</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,304</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>