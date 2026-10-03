--- v9 (2026-09-13)
+++ v10 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54fb3d495c644b39" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R665ea07473d34f2f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36ebbc1c54b54d8e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d40d711b15e4a48"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref11b8907c3646c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36ebbc1c54b54d8e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63440a0c2e164b5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d40d711b15e4a48" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415832</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,517 +149,139 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...122 lines deleted...]
-          <x:t>2,335</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,379</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...334 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,173</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,080</x:t>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,864</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>