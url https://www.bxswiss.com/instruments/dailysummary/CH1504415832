--- v10 (2026-10-03)
+++ v11 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R665ea07473d34f2f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfaf082339e284171" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d40d711b15e4a48"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcdc8e326d33f4b99"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63440a0c2e164b5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d40d711b15e4a48" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b7ea0db815e48c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcdc8e326d33f4b99" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415832</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,127 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...365 lines deleted...]
-          <x:t>1,159</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,191</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...69 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,191</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...3 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,978</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,468</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>