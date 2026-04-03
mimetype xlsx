--- v1 (2026-03-14)
+++ v2 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9fa0dc12c89a456e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3dfe51880dbd46ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57d4cfcb3bf54547"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e058788d7314bcf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9146401accdb4182" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57d4cfcb3bf54547" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d9d4bdbf2bf4503" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e058788d7314bcf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415832</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,270</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>