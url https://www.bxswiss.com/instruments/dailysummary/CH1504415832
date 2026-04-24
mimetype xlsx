--- v2 (2026-04-03)
+++ v3 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3dfe51880dbd46ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16c96fc455214580" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e058788d7314bcf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb56750fb0d54eac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d9d4bdbf2bf4503" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e058788d7314bcf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d9efe448a004d01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb56750fb0d54eac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415832</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...203 lines deleted...]
-          <x:t>0,924</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,960</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...10 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,004</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...153 lines deleted...]
-          <x:t>0,656</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,976</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...222 lines deleted...]
-          <x:t>0,750</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,358</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>