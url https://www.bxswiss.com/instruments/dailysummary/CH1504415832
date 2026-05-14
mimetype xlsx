--- v3 (2026-04-24)
+++ v4 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16c96fc455214580" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71faf719684c448e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb56750fb0d54eac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44b19f39b0934d13"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d9efe448a004d01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb56750fb0d54eac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb6212138d6e4004" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44b19f39b0934d13" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415832</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,127 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,656</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,976</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...413 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,016</x:t>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,321</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>