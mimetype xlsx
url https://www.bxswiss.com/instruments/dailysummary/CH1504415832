--- v4 (2026-05-14)
+++ v5 (2026-06-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71faf719684c448e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ffaee9c712141b9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44b19f39b0934d13"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71658ca00ebc408c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb6212138d6e4004" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44b19f39b0934d13" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd19e74e135574013" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71658ca00ebc408c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415832</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...333 lines deleted...]
-          <x:t>1,237</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,137</x:t>
-[...11 lines deleted...]
-          <x:t>1,047</x:t>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,039</x:t>
-[...220 lines deleted...]
-          <x:t>1,321</x:t>
+          <x:t>1,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,811</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>