--- v5 (2026-06-04)
+++ v6 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ffaee9c712141b9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88b909d7528e4a77" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71658ca00ebc408c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8a892dec5534563"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd19e74e135574013" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71658ca00ebc408c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R656ba813c5f54a33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8a892dec5534563" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415832</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...527 lines deleted...]
-          <x:t>1,701</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,755</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>1,958</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,783</x:t>
-[...4 lines deleted...]
-          <x:t>1,811</x:t>
+          <x:t>2,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,281</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>