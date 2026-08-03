--- v6 (2026-07-14)
+++ v7 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88b909d7528e4a77" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d73b85d3bb04cb6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8a892dec5534563"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb12aa4af4854513"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R656ba813c5f54a33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8a892dec5534563" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda7ababd351c46ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb12aa4af4854513" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415832</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...41 lines deleted...]
-          <x:t>2,074</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,190</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...94 lines deleted...]
-          <x:t>2,030</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>2,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>2,016</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...428 lines deleted...]
-          <x:t>2,281</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,924</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>