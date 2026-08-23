--- v7 (2026-08-03)
+++ v8 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d73b85d3bb04cb6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8bbae0aeedf4b43" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb12aa4af4854513"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R105395b37e9245eb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda7ababd351c46ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb12aa4af4854513" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b002a568e6b4b4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R105395b37e9245eb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415832</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...58 lines deleted...]
-          <x:t>2,517</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,385</x:t>
-[...42 lines deleted...]
-        <x:is>
           <x:t>2,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,451</x:t>
-[...468 lines deleted...]
-          <x:t>1,924</x:t>
+          <x:t>2,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,202</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>