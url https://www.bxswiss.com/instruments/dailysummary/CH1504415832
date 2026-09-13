--- v8 (2026-08-23)
+++ v9 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8bbae0aeedf4b43" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54fb3d495c644b39" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R105395b37e9245eb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36ebbc1c54b54d8e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b002a568e6b4b4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R105395b37e9245eb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref11b8907c3646c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36ebbc1c54b54d8e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415832</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...14 lines deleted...]
-          <x:t>1,928</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,100</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...590 lines deleted...]
-          <x:t>2,202</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,757</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>