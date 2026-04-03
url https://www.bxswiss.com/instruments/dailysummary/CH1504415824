--- v1 (2026-03-14)
+++ v2 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc0e668619dd47e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70807fa8f09c48cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e53d432690941d4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8abc23964d65446d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R305bdfbeecb84ada" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e53d432690941d4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcfd70d3508c04d33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8abc23964d65446d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415824</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,613</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>