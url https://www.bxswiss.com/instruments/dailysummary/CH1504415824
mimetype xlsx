--- v2 (2026-04-03)
+++ v3 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70807fa8f09c48cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8cea28356fb84254" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8abc23964d65446d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13793b00dac04161"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcfd70d3508c04d33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8abc23964d65446d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5cf41df1e08047e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13793b00dac04161" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415824</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...53 lines deleted...]
-          <x:t>04.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,634</x:t>
-[...576 lines deleted...]
-          <x:t>0,870</x:t>
+          <x:t>1,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,546</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>