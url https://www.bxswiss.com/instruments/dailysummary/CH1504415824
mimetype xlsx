--- v3 (2026-04-24)
+++ v4 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8cea28356fb84254" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ce7009eebe74fdc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13793b00dac04161"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6f613345d294cd8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5cf41df1e08047e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13793b00dac04161" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc774743379ed4fcb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6f613345d294cd8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415824</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,77 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...41 lines deleted...]
-          <x:t>0,822</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,950</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,166</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>