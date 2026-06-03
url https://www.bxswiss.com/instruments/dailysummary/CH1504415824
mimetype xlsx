--- v4 (2026-05-14)
+++ v5 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ce7009eebe74fdc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R903ddbddff9f46ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6f613345d294cd8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe81cb9f0b9f4d7b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc774743379ed4fcb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6f613345d294cd8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc004bb30d6b04a5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe81cb9f0b9f4d7b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415824</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...355 lines deleted...]
-          <x:t>1,205</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,523</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...180 lines deleted...]
-          <x:t>1,557</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,481</x:t>
-[...31 lines deleted...]
-          <x:t>1,495</x:t>
+          <x:t>1,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,158</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>