--- v5 (2026-06-03)
+++ v6 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R903ddbddff9f46ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re54de5cb2653457d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe81cb9f0b9f4d7b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc21f2aaa8ee8414d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc004bb30d6b04a5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe81cb9f0b9f4d7b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R310e2a349da04f69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc21f2aaa8ee8414d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415824</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,919</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,344</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>