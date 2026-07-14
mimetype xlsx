--- v6 (2026-06-23)
+++ v7 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re54de5cb2653457d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0dff344cec7b4473" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc21f2aaa8ee8414d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R917474bd97344406"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R310e2a349da04f69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc21f2aaa8ee8414d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R189715ee8bce45d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R917474bd97344406" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415824</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,242</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,553</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>