--- v7 (2026-07-14)
+++ v8 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0dff344cec7b4473" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R150319886ba446bc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R917474bd97344406"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc47dfecdbfb417f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R189715ee8bce45d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R917474bd97344406" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e62e4f5d8244938" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc47dfecdbfb417f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415824</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,260</x:t>
-[...286 lines deleted...]
-          <x:t>29.06.2026</x:t>
+          <x:t>2,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,583</x:t>
-[...237 lines deleted...]
-          <x:t>2,511</x:t>
+          <x:t>2,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,377</x:t>
-[...31 lines deleted...]
-          <x:t>2,553</x:t>
+          <x:t>2,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,191</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>