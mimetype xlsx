--- v8 (2026-08-03)
+++ v9 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R150319886ba446bc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R500c8f5e10fd4e67" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc47dfecdbfb417f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67ace80857a2463a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e62e4f5d8244938" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc47dfecdbfb417f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reac4879b8ead416b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67ace80857a2463a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415824</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...80 lines deleted...]
-          <x:t>07.07.2026</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,041</x:t>
-[...426 lines deleted...]
-          <x:t>2,585</x:t>
+          <x:t>2,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,118</x:t>
-[...58 lines deleted...]
-          <x:t>2,191</x:t>
+          <x:t>2,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,493</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>