--- v9 (2026-08-23)
+++ v10 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R500c8f5e10fd4e67" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a0943d9d6d64720" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67ace80857a2463a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f0a2dc8b87343a3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reac4879b8ead416b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67ace80857a2463a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4fb0d515c92c4caa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f0a2dc8b87343a3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415824</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...139 lines deleted...]
-          <x:t>2,585</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,118</x:t>
-[...70 lines deleted...]
-          <x:t>2,425</x:t>
+          <x:t>2,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,403</x:t>
-[...11 lines deleted...]
-          <x:t>04.08.2026</x:t>
+          <x:t>2,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,741</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...288 lines deleted...]
-          <x:t>19.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,859</x:t>
-[...63 lines deleted...]
-          <x:t>2,493</x:t>
+          <x:t>2,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,040</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>