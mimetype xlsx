--- v10 (2026-09-12)
+++ v11 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a0943d9d6d64720" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07ef116b614e4e9d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f0a2dc8b87343a3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d180a3e5a9b4f6d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4fb0d515c92c4caa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f0a2dc8b87343a3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f0bc4ae31e949a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d180a3e5a9b4f6d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415824</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,546 +149,141 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...161 lines deleted...]
-          <x:t>19.08.2026</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,859</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>2,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,477</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,379</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,070</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>