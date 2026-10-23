--- v11 (2026-10-03)
+++ v12 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07ef116b614e4e9d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re347d73784284892" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d180a3e5a9b4f6d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f3a49f8f3754fb8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f0bc4ae31e949a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d180a3e5a9b4f6d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rddc6dacdcd354329" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f3a49f8f3754fb8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415824</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...198 lines deleted...]
-          <x:t>2,056</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,762</x:t>
-        </x:is>
-[...435 lines deleted...]
-          <x:t>1,070</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>