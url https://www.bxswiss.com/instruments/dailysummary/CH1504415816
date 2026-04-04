--- v2 (2026-03-14)
+++ v3 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9357e04f59e445b8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbe78db19ec84168" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2796e0cb6041436a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9379ce24b5d4b32"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re94ac903ce8b45fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2796e0cb6041436a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e662d47756741f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9379ce24b5d4b32" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415816</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,520</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,854</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>