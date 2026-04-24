--- v3 (2026-04-04)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbe78db19ec84168" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a5069a24d534dce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9379ce24b5d4b32"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d1275c6297d4bcf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e662d47756741f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9379ce24b5d4b32" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb30ef9c0ed42462d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d1275c6297d4bcf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415816</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...144 lines deleted...]
-          <x:t>3,438</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,178</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,354</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,398</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...455 lines deleted...]
-          <x:t>2,854</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,924</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>