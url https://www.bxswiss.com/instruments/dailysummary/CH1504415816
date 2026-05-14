--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a5069a24d534dce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03dca00519154322" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d1275c6297d4bcf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra308f3898d744754"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb30ef9c0ed42462d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d1275c6297d4bcf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25c8e774462a40a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra308f3898d744754" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415816</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,416 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...306 lines deleted...]
-          <x:t>3,280</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,270</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>3,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,106</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,446</x:t>
         </x:is>
       </x:c>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,827</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>