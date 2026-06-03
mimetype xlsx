--- v5 (2026-05-14)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03dca00519154322" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10f93db0c06a46de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra308f3898d744754"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5674af0d069d4b47"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25c8e774462a40a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra308f3898d744754" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b503642ff9041d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5674af0d069d4b47" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415816</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...355 lines deleted...]
-          <x:t>3,525</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,513</x:t>
+          <x:t>3,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,915</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>3,827</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,685</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>