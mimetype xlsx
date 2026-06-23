--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10f93db0c06a46de" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd103271951db4548" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5674af0d069d4b47"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R994539cc07fd49a3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b503642ff9041d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5674af0d069d4b47" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R832a0a30effd4c18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R994539cc07fd49a3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415816</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,404</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,045</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>