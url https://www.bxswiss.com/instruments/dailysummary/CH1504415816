--- v7 (2026-06-23)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd103271951db4548" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64b7c8efbc08440a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R994539cc07fd49a3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd2e8c415c9d4283"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R832a0a30effd4c18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R994539cc07fd49a3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c5701c394ca472e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd2e8c415c9d4283" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415816</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...242 lines deleted...]
-          <x:t>05.06.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,011</x:t>
-[...178 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>5,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,115</x:t>
-[...48 lines deleted...]
-          <x:t>5,059</x:t>
+          <x:t>5,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,947</x:t>
-[...58 lines deleted...]
-          <x:t>5,045</x:t>
+          <x:t>5,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,371</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>