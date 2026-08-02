--- v8 (2026-07-13)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64b7c8efbc08440a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f95ac07379946bc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd2e8c415c9d4283"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4926dbe9a8b0400d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c5701c394ca472e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd2e8c415c9d4283" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6fe2a3d557bd477a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4926dbe9a8b0400d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415816</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...139 lines deleted...]
-          <x:t>5,059</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>5,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>4,947</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,961</x:t>
-[...431 lines deleted...]
-          <x:t>5,371</x:t>
+          <x:t>4,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,053</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>