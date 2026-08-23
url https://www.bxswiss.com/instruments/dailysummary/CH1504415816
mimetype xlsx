--- v9 (2026-08-02)
+++ v10 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f95ac07379946bc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra85da1d1dca141db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4926dbe9a8b0400d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab4d2c5a9b244918"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6fe2a3d557bd477a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4926dbe9a8b0400d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44647614e66e4b6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab4d2c5a9b244918" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415816</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...63 lines deleted...]
-          <x:t>5,603</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,461</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>5,791</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,543</x:t>
-[...141 lines deleted...]
-          <x:t>15.07.2026</x:t>
+          <x:t>4,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,481</x:t>
-[...205 lines deleted...]
-          <x:t>27.07.2026</x:t>
+          <x:t>5,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,397</x:t>
-[...117 lines deleted...]
-          <x:t>5,053</x:t>
+          <x:t>5,425</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>