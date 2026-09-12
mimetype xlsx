--- v10 (2026-08-23)
+++ v11 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra85da1d1dca141db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61cd30e05a284d4e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab4d2c5a9b244918"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfacf54c0585c4e5f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44647614e66e4b6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab4d2c5a9b244918" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e136814de1544f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfacf54c0585c4e5f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415816</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>5,075</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,299</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>23.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,103</x:t>
-[...576 lines deleted...]
-          <x:t>5,425</x:t>
+          <x:t>5,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,217</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>