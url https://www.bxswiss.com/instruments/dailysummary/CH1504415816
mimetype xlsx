--- v11 (2026-09-12)
+++ v12 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61cd30e05a284d4e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3dfe609d1597461c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfacf54c0585c4e5f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R496066f79f534c18"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e136814de1544f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfacf54c0585c4e5f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e61836fa6ee4112" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R496066f79f534c18" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415816</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,549 +149,171 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...122 lines deleted...]
-          <x:t>5,693</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,729</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...366 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,515</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,415</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,864</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>