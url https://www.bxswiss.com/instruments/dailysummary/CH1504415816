--- v12 (2026-10-02)
+++ v13 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3dfe609d1597461c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c4dd4200ba940da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R496066f79f534c18"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9069da35b2dd41e0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e61836fa6ee4112" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R496066f79f534c18" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8d759a2813f443b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9069da35b2dd41e0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415816</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...365 lines deleted...]
-          <x:t>4,640</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,670</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>4,502</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,540</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>4,602</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,634</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>3,864</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,885</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>