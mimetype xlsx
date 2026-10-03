--- v11 (2026-09-13)
+++ v12 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42f5d112cfdc4d72" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R978842e5bb9a4cf6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb17c08758ee64753"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re525c11e0e3b4ea5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e4eebb1f2014bef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb17c08758ee64753" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6ae15fc7bf04513" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re525c11e0e3b4ea5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415808</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,127 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...269 lines deleted...]
-          <x:t>26.08.2026</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,117</x:t>
-[...156 lines deleted...]
-          <x:t>2,663</x:t>
+          <x:t>2,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,069</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,795</x:t>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,303</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>