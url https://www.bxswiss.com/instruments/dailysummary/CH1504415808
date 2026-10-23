--- v12 (2026-10-03)
+++ v13 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R978842e5bb9a4cf6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2dbecfa6e8374d8a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re525c11e0e3b4ea5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e9e3c76aa0242ce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6ae15fc7bf04513" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re525c11e0e3b4ea5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3e7e9e997934254" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e9e3c76aa0242ce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415808</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...360 lines deleted...]
-          <x:t>1,932</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,698</x:t>
-[...195 lines deleted...]
-          <x:t>30.09.2026</x:t>
+          <x:t>1,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,630</x:t>
-[...63 lines deleted...]
-          <x:t>1,303</x:t>
+          <x:t>1,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,077</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>