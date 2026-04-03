--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf093c2d787014035" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd2ad2b489cd4e3f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3327421e67a247cc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9114d33b5bfd413e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a4c3b7a481e400d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3327421e67a247cc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e07ef7209044b3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9114d33b5bfd413e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415808</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,612</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,002</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>