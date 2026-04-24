--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd2ad2b489cd4e3f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72a43a05dd8a4399" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9114d33b5bfd413e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c966c2fa4554a75"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e07ef7209044b3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9114d33b5bfd413e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R368cd635e65847c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c966c2fa4554a75" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415808</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...176 lines deleted...]
-          <x:t>1,302</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,326</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...62 lines deleted...]
-          <x:t>1,222</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,186</x:t>
-[...355 lines deleted...]
-          <x:t>1,002</x:t>
+          <x:t>1,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,748</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>