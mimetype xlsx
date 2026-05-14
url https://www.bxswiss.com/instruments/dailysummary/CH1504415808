--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72a43a05dd8a4399" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24e938b4b1d44e5c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c966c2fa4554a75"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d14b9a0359546ba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R368cd635e65847c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c966c2fa4554a75" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9864903321654ca8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d14b9a0359546ba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415808</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,421 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...26 lines deleted...]
-          <x:t>24.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,094</x:t>
-[...332 lines deleted...]
-        <x:is>
           <x:t>1,102</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,228</x:t>
         </x:is>
       </x:c>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,687</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>