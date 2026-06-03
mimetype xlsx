--- v5 (2026-05-14)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24e938b4b1d44e5c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4effc9a380dd4594" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d14b9a0359546ba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R748a2b8be3b743e1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9864903321654ca8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d14b9a0359546ba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c59b2e0f52b44c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R748a2b8be3b743e1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415808</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,537</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,392</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>