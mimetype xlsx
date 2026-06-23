--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4effc9a380dd4594" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c4ed555a9984c42" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R748a2b8be3b743e1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d89d34a7323455b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c59b2e0f52b44c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R748a2b8be3b743e1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ddf8038d24246d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d89d34a7323455b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415808</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,003</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,143</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>