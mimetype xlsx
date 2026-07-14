--- v7 (2026-06-23)
+++ v8 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c4ed555a9984c42" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1481d33ed22346ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d89d34a7323455b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R770c73649ddb4cab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ddf8038d24246d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d89d34a7323455b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R389b890fb58049c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R770c73649ddb4cab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415808</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...225 lines deleted...]
-          <x:t>2,597</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,597</x:t>
-[...11 lines deleted...]
-          <x:t>2,617</x:t>
+          <x:t>2,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,505</x:t>
-[...178 lines deleted...]
-          <x:t>2,637</x:t>
+          <x:t>2,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,613</x:t>
-[...112 lines deleted...]
-          <x:t>2,605</x:t>
+          <x:t>2,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,839</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>