--- v8 (2026-07-14)
+++ v9 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1481d33ed22346ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd558ddb89d4b4497" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R770c73649ddb4cab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9b549e8bde04c3f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R389b890fb58049c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R770c73649ddb4cab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra12cc4b9b181448e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9b549e8bde04c3f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415808</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...80 lines deleted...]
-          <x:t>17.06.2026</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,911</x:t>
-[...26 lines deleted...]
-          <x:t>2,767</x:t>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,543</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...229 lines deleted...]
-          <x:t>2,725</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,669</x:t>
-[...220 lines deleted...]
-          <x:t>2,839</x:t>
+          <x:t>2,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,471</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>