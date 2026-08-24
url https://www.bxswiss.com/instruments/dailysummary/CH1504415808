--- v9 (2026-08-03)
+++ v10 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd558ddb89d4b4497" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5246e333516141e6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9b549e8bde04c3f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43bae96947a34d06"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra12cc4b9b181448e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9b549e8bde04c3f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R067a10f2bf704a49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43bae96947a34d06" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415808</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...95 lines deleted...]
-          <x:t>3,021</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,059</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...482 lines deleted...]
-          <x:t>2,471</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,797</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>