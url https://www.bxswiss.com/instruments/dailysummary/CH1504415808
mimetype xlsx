--- v10 (2026-08-24)
+++ v11 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5246e333516141e6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42f5d112cfdc4d72" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43bae96947a34d06"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb17c08758ee64753"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R067a10f2bf704a49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43bae96947a34d06" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e4eebb1f2014bef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb17c08758ee64753" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415808</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>2,507</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,232</x:t>
-[...571 lines deleted...]
-          <x:t>2,797</x:t>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,340</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>