--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae894647391c4476" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c4a9f5fb09b4232" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R084de86519ef43ee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9657f92b579d482e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R611fe033a53944b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R084de86519ef43ee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7edf53fceda44798" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9657f92b579d482e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415782</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,441 +149,63 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...257 lines deleted...]
-          <x:t>2,043</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,093</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...123 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,009</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,901</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,148</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>