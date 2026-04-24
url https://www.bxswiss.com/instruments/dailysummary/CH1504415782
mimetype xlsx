--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c4a9f5fb09b4232" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41bd434454a24bd5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9657f92b579d482e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc357013d5c84195"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7edf53fceda44798" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9657f92b579d482e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d3f507a32734113" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc357013d5c84195" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415782</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>1,894</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,858</x:t>
-[...571 lines deleted...]
-          <x:t>1,148</x:t>
+          <x:t>1,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,966</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>