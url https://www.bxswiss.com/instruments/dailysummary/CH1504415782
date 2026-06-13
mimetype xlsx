--- v4 (2026-04-24)
+++ v5 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41bd434454a24bd5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b1ed61a78b64bed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc357013d5c84195"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Refa34aeb775a469a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d3f507a32734113" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc357013d5c84195" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4bbc863b29841ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Refa34aeb775a469a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415782</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>1,966</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,737</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>