--- v5 (2026-06-13)
+++ v6 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b1ed61a78b64bed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e85750fa6034d4e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Refa34aeb775a469a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e8467ffc7cd4415"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4bbc863b29841ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Refa34aeb775a469a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc52261f0e90148e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e8467ffc7cd4415" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415782</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...441 lines deleted...]
-          <x:t>2,853</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,853</x:t>
-[...6 lines deleted...]
-          <x:t>05.06.2026</x:t>
+          <x:t>2,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,877</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...146 lines deleted...]
-          <x:t>2,737</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,137</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>