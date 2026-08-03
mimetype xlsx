--- v6 (2026-07-14)
+++ v7 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e85750fa6034d4e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5557c793a3b4a82" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e8467ffc7cd4415"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde08dbecf0484ac9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc52261f0e90148e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e8467ffc7cd4415" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64806692b91a4639" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde08dbecf0484ac9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415782</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...26 lines deleted...]
-          <x:t>15.06.2026</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,975</x:t>
-[...129 lines deleted...]
-          <x:t>2,793</x:t>
+          <x:t>3,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>2,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>2,765</x:t>
-        </x:is>
-[...408 lines deleted...]
-          <x:t>3,137</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>