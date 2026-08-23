--- v7 (2026-08-03)
+++ v8 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5557c793a3b4a82" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfed492953b44985" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde08dbecf0484ac9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8953a8b2ff1e4363"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64806692b91a4639" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde08dbecf0484ac9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf86a517fa82f4241" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8953a8b2ff1e4363" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415782</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...41 lines deleted...]
-          <x:t>3,311</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,365</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>3,387</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,245</x:t>
-[...21 lines deleted...]
-          <x:t>3,653</x:t>
+          <x:t>3,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,359</x:t>
-[...70 lines deleted...]
-          <x:t>3,195</x:t>
+          <x:t>3,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,167</x:t>
-[...16 lines deleted...]
-          <x:t>3,303</x:t>
+          <x:t>3,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,113</x:t>
-        </x:is>
-[...381 lines deleted...]
-          <x:t>2,765</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>