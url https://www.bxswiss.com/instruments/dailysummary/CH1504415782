--- v8 (2026-08-23)
+++ v9 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfed492953b44985" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6d3f3d194dd4c99" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8953a8b2ff1e4363"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc92bf20ae5ad48a3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf86a517fa82f4241" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8953a8b2ff1e4363" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a97e34d954244c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc92bf20ae5ad48a3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415782</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...14 lines deleted...]
-          <x:t>2,751</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,951</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...143 lines deleted...]
-          <x:t>2,509</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,655</x:t>
-        </x:is>
-[...440 lines deleted...]
-          <x:t>3,113</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>