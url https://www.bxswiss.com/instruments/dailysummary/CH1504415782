--- v9 (2026-09-12)
+++ v10 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6d3f3d194dd4c99" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88edfdbb9999474c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc92bf20ae5ad48a3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4988c8d85b184c7d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a97e34d954244c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc92bf20ae5ad48a3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd62d1daa64c24927" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4988c8d85b184c7d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415782</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,527 +149,149 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...176 lines deleted...]
-          <x:t>3,011</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,107</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...290 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,127</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,893</x:t>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,566</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>