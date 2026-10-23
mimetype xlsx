--- v10 (2026-10-03)
+++ v11 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88edfdbb9999474c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5de0beb127004014" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4988c8d85b184c7d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f8fc2a67a524b46"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd62d1daa64c24927" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4988c8d85b184c7d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60c035d92ab6444f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f8fc2a67a524b46" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415782</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,470 +149,92 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...225 lines deleted...]
-          <x:t>2,745</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,655</x:t>
-[...182 lines deleted...]
-        <x:is>
           <x:t>2,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,077</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,177</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,407</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>