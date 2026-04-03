--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re576c9c217294d7b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38659c2e94fd4070" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7cf99c79eca74055"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1db89c0308364119"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3217c1e55e54879" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7cf99c79eca74055" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0dd39398168d4cec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1db89c0308364119" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415774</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,171</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,228</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>