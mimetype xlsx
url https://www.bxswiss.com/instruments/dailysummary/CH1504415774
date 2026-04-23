--- v3 (2026-04-03)
+++ v4 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38659c2e94fd4070" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c8e0e5a024d4bb2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1db89c0308364119"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8593d678a3254367"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0dd39398168d4cec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1db89c0308364119" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92d115a6967d45d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8593d678a3254367" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415774</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...188 lines deleted...]
-          <x:t>11.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,842</x:t>
-[...70 lines deleted...]
-          <x:t>16.03.2026</x:t>
+          <x:t>3,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,080</x:t>
-[...360 lines deleted...]
-          <x:t>3,228</x:t>
+          <x:t>3,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,406</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>