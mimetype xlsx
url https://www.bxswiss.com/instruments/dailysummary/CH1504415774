--- v4 (2026-04-23)
+++ v5 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c8e0e5a024d4bb2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ef8e7f042794db8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8593d678a3254367"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8baec2f2278140f1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92d115a6967d45d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8593d678a3254367" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60b05efb812242c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8baec2f2278140f1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415774</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,516</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,275</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>