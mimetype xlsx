--- v5 (2026-05-13)
+++ v6 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ef8e7f042794db8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3ab72bbc2e2490d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8baec2f2278140f1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc676eb9096144212"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60b05efb812242c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8baec2f2278140f1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R035e2dc4a21b4f9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc676eb9096144212" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415774</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...328 lines deleted...]
-          <x:t>4,225</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,233</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...222 lines deleted...]
-          <x:t>4,275</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,973</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>