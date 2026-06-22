--- v6 (2026-06-02)
+++ v7 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3ab72bbc2e2490d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc282a9de41ae499d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc676eb9096144212"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7ea241976f94e48"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R035e2dc4a21b4f9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc676eb9096144212" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21bf0ffcef074658" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7ea241976f94e48" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415774</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,880</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,567</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>