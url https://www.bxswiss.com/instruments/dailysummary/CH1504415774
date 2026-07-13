--- v7 (2026-06-22)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc282a9de41ae499d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R793699ac2cb54948" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7ea241976f94e48"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b7045fa24054aaa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21bf0ffcef074658" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7ea241976f94e48" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0db6b1e48cf9433f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b7045fa24054aaa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415774</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...122 lines deleted...]
-          <x:t>4,815</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,993</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...116 lines deleted...]
-          <x:t>5,419</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,357</x:t>
-[...259 lines deleted...]
-          <x:t>5,396</x:t>
+          <x:t>5,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,355</x:t>
-[...31 lines deleted...]
-          <x:t>5,567</x:t>
+          <x:t>5,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,921</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>