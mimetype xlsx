--- v8 (2026-07-13)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R793699ac2cb54948" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3ed9b168c2f46c8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b7045fa24054aaa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1107c05a00304031"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0db6b1e48cf9433f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b7045fa24054aaa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd4fb881bf024c48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1107c05a00304031" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415774</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...63 lines deleted...]
-          <x:t>5,511</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,489</x:t>
-[...146 lines deleted...]
-          <x:t>5,405</x:t>
+          <x:t>5,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,597</x:t>
-        </x:is>
-[...359 lines deleted...]
-          <x:t>5,921</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>