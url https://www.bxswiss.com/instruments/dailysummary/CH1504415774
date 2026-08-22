--- v9 (2026-08-02)
+++ v10 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3ed9b168c2f46c8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4a669e0e6794a1d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1107c05a00304031"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13375779fe11452c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd4fb881bf024c48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1107c05a00304031" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb25b88bb8fe4331" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13375779fe11452c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415774</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...252 lines deleted...]
-          <x:t>5,981</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,847</x:t>
-[...38 lines deleted...]
-          <x:t>5,943</x:t>
+          <x:t>5,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>5,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>5,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,015</x:t>
-[...296 lines deleted...]
-          <x:t>5,597</x:t>
+          <x:t>5,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,989</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>