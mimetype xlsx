--- v10 (2026-08-22)
+++ v11 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4a669e0e6794a1d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe940cc105d6420d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13375779fe11452c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rebfb3ca1e2604b44"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb25b88bb8fe4331" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13375779fe11452c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R386a025724844462" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rebfb3ca1e2604b44" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415774</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,675</x:t>
-[...48 lines deleted...]
-          <x:t>5,623</x:t>
+          <x:t>5,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,331</x:t>
-[...571 lines deleted...]
-          <x:t>5,989</x:t>
+          <x:t>5,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,384</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>