--- v11 (2026-10-01)
+++ v12 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe940cc105d6420d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d1c8a6b546647f1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rebfb3ca1e2604b44"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1cc24c142818471d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R386a025724844462" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rebfb3ca1e2604b44" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Recff1d79dd444ec3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1cc24c142818471d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415774</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...382 lines deleted...]
-          <x:t>5,363</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,047</x:t>
-[...11 lines deleted...]
-          <x:t>21.09.2026</x:t>
+          <x:t>4,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,365</x:t>
-[...21 lines deleted...]
-          <x:t>5,323</x:t>
+          <x:t>4,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,147</x:t>
-[...193 lines deleted...]
-          <x:t>4,384</x:t>
+          <x:t>5,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,429</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>