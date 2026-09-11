--- v8 (2026-08-22)
+++ v9 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07daabd55c424858" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf3aa01d0b1b4f1b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6cba33bf99494716"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe5a957761a64621"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcdac8bfeb5ca4d3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6cba33bf99494716" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb300953b5ba44f21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe5a957761a64621" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415766</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,147</x:t>
-[...630 lines deleted...]
-          <x:t>3,437</x:t>
+          <x:t>3,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,983</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>