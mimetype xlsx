--- v9 (2026-09-11)
+++ v10 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf3aa01d0b1b4f1b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4532731b35140ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe5a957761a64621"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7bcdb568aaff482c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb300953b5ba44f21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe5a957761a64621" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6acbbf3b90af4b30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7bcdb568aaff482c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415766</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,559 +149,154 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...220 lines deleted...]
-          <x:t>3,257</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,467</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...278 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,259</x:t>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,850</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>