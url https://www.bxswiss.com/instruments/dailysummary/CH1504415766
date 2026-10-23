--- v10 (2026-10-03)
+++ v11 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4532731b35140ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9f1de8366074049" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7bcdb568aaff482c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c4e3a5bde3c4b64"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6acbbf3b90af4b30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7bcdb568aaff482c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f95a4b4817d48aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c4e3a5bde3c4b64" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415766</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...269 lines deleted...]
-          <x:t>15.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,751</x:t>
-        </x:is>
-[...364 lines deleted...]
-          <x:t>1,850</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>