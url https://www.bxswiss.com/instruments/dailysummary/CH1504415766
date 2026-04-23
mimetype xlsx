--- v2 (2026-03-14)
+++ v3 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f82998ee30d4259" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc734455d8646403f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72b9a5091666408c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf9c9700535346ff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R127711f2d6584408" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72b9a5091666408c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b4d69ecbe7c4791" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf9c9700535346ff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415766</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...549 lines deleted...]
-          <x:t>1,918</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,878</x:t>
-[...33 lines deleted...]
-          <x:t>12.03.2026</x:t>
+          <x:t>1,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,642</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...38 lines deleted...]
-          <x:t>1,538</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,198</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>