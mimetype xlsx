--- v3 (2026-04-23)
+++ v4 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc734455d8646403f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd7bc4a4b5314685" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf9c9700535346ff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R423b5faedc3e4f03"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b4d69ecbe7c4791" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf9c9700535346ff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R444362fcb02d47d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R423b5faedc3e4f03" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415766</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,436 +149,85 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...338 lines deleted...]
-          <x:t>1,602</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,642</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...37 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,740</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,758</x:t>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,111</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>