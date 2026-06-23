--- v4 (2026-05-14)
+++ v5 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd7bc4a4b5314685" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f7f8f3b9b4f4ea0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R423b5faedc3e4f03"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2570de5fc9b74ff3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R444362fcb02d47d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R423b5faedc3e4f03" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04eff8acef294d27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2570de5fc9b74ff3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415766</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>2,111</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,159</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>