--- v5 (2026-06-23)
+++ v6 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f7f8f3b9b4f4ea0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc740d15e0aab4312" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2570de5fc9b74ff3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f9b8a3424334055"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04eff8acef294d27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2570de5fc9b74ff3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R042ff27608f2440b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f9b8a3424334055" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415766</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,448 +149,97 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...198 lines deleted...]
-          <x:t>2,923</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,753</x:t>
-[...119 lines deleted...]
-          <x:t>2,687</x:t>
+          <x:t>3,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,460</x:t>
-[...57 lines deleted...]
-        <x:is>
           <x:t>3,001</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,091</x:t>
         </x:is>
       </x:c>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>