--- v6 (2026-07-13)
+++ v7 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc740d15e0aab4312" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00010163f2864567" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f9b8a3424334055"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ace9791edaa41b9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R042ff27608f2440b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f9b8a3424334055" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c4038e03b5d4829" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ace9791edaa41b9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415766</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...58 lines deleted...]
-          <x:t>3,141</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,091</x:t>
-[...16 lines deleted...]
-          <x:t>3,179</x:t>
+          <x:t>3,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,155</x:t>
+          <x:t>3,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,343</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...10 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,477</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...347 lines deleted...]
-          <x:t>3,813</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,675</x:t>
-[...107 lines deleted...]
-          <x:t>3,475</x:t>
+          <x:t>2,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,069</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>