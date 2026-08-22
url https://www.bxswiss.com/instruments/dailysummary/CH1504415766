--- v7 (2026-08-02)
+++ v8 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00010163f2864567" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07daabd55c424858" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ace9791edaa41b9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6cba33bf99494716"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c4038e03b5d4829" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ace9791edaa41b9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcdac8bfeb5ca4d3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6cba33bf99494716" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415766</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>3,521</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,521</x:t>
-[...199 lines deleted...]
-        <x:is>
           <x:t>3,437</x:t>
-        </x:is>
-[...391 lines deleted...]
-          <x:t>3,069</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>