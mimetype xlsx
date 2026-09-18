--- v8 (2026-08-29)
+++ v9 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7926341623314e9e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5fe861a311cf4f34" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7dfec6d31ee4d8d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34c50c3ebc5346c8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b09c1a308e34b08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7dfec6d31ee4d8d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c86aebe80774106" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34c50c3ebc5346c8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415741</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,663</x:t>
-[...458 lines deleted...]
-          <x:t>3,785</x:t>
+          <x:t>3,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,563</x:t>
-[...141 lines deleted...]
-          <x:t>28.08.2026</x:t>
+          <x:t>3,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,961</x:t>
-[...9 lines deleted...]
-          <x:t>3,953</x:t>
+          <x:t>3,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,551</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>