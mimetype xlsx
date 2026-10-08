--- v9 (2026-09-18)
+++ v10 (2026-10-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5fe861a311cf4f34" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1bd87998882e4f77" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34c50c3ebc5346c8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ebbf07abed64b2d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c86aebe80774106" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34c50c3ebc5346c8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b3ac70a12d94cc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ebbf07abed64b2d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415741</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,399</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,862</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>