--- v10 (2026-10-08)
+++ v11 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1bd87998882e4f77" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c7f07a10e61401f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ebbf07abed64b2d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2615018fa19343f3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b3ac70a12d94cc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ebbf07abed64b2d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f597fb75d724efd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2615018fa19343f3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415741</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...203 lines deleted...]
-          <x:t>2,679</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,769</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>18.09.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,667</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>2,763</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,563</x:t>
-[...323 lines deleted...]
-          <x:t>1,862</x:t>
+          <x:t>2,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,677</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>