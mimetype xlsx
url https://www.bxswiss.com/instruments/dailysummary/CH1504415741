--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ea3464bf9284395" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38c7db0a7c6f46e6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2d80e4f3241467a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbfca434eb2ac4fd1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3210c2db0014746" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2d80e4f3241467a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41bdc2409eb04c1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbfca434eb2ac4fd1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415741</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,311</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,376</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>