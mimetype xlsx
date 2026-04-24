--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38c7db0a7c6f46e6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd44f80419af7480d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbfca434eb2ac4fd1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ff13f3cfb4a4e28"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41bdc2409eb04c1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbfca434eb2ac4fd1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R834c836a10bc4120" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ff13f3cfb4a4e28" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415741</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...198 lines deleted...]
-          <x:t>1,976</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,724</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...121 lines deleted...]
-          <x:t>1,704</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,902</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,472</x:t>
-[...301 lines deleted...]
-          <x:t>1,376</x:t>
+          <x:t>1,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,294</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>