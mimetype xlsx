--- v4 (2026-04-24)
+++ v5 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd44f80419af7480d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73955e2ac05448b1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ff13f3cfb4a4e28"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref1d168a180b4011"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R834c836a10bc4120" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ff13f3cfb4a4e28" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2394bd4af64243f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref1d168a180b4011" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415741</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>2,294</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>