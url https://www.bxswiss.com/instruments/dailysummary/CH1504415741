--- v5 (2026-06-03)
+++ v6 (2026-06-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73955e2ac05448b1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8488c11b3d34b3c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref1d168a180b4011"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e6e6aceea9842b7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2394bd4af64243f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref1d168a180b4011" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8c15cf5fe954d45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e6e6aceea9842b7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415741</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...473 lines deleted...]
-          <x:t>2,532</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,675</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...41 lines deleted...]
-          <x:t>2,725</x:t>
+          <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,793</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...23 lines deleted...]
-          <x:t>3,005</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>