--- v6 (2026-06-29)
+++ v7 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8488c11b3d34b3c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18c114f34d0d4ab9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e6e6aceea9842b7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd388deae42534be5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8c15cf5fe954d45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e6e6aceea9842b7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8405b41407114557" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd388deae42534be5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415741</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...149 lines deleted...]
-          <x:t>3,135</x:t>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,155</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...428 lines deleted...]
-          <x:t>3,445</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,497</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>