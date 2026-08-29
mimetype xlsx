--- v7 (2026-07-20)
+++ v8 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18c114f34d0d4ab9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7926341623314e9e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd388deae42534be5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7dfec6d31ee4d8d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8405b41407114557" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd388deae42534be5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b09c1a308e34b08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7dfec6d31ee4d8d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415741</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.06.2026</x:t>
-[...139 lines deleted...]
-          <x:t>3,447</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,427</x:t>
-[...436 lines deleted...]
-          <x:t>3,497</x:t>
+          <x:t>3,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,953</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>