--- v1 (2026-03-15)
+++ v2 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R674f3ed2881f4c1b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re712bcadc85349ce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78fc8b00fffa4fba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b9d7b57d29c4f27"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7259e67f3b04970" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78fc8b00fffa4fba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R122081862a3a4674" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b9d7b57d29c4f27" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415733</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...360 lines deleted...]
-          <x:t>2,281</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,172</x:t>
-[...43 lines deleted...]
-          <x:t>2,436</x:t>
+          <x:t>2,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,844</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,040</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>2,080</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,726</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>09.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,832</x:t>
-[...53 lines deleted...]
-          <x:t>2,060</x:t>
+          <x:t>1,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,832</x:t>
-[...16 lines deleted...]
-          <x:t>1,830</x:t>
+          <x:t>1,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,726</x:t>
-[...26 lines deleted...]
-          <x:t>1,684</x:t>
+          <x:t>1,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,446</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>