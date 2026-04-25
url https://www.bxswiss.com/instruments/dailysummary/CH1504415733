--- v2 (2026-04-05)
+++ v3 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re712bcadc85349ce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re70e638ee85948a4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b9d7b57d29c4f27"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R326d10153d3d46e7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R122081862a3a4674" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b9d7b57d29c4f27" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ad90a00674642c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R326d10153d3d46e7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415733</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...161 lines deleted...]
-          <x:t>12.03.2026</x:t>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,830</x:t>
-[...75 lines deleted...]
-          <x:t>1,650</x:t>
+          <x:t>1,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,718</x:t>
-[...281 lines deleted...]
-          <x:t>1,508</x:t>
+          <x:t>1,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,438</x:t>
-[...31 lines deleted...]
-          <x:t>1,446</x:t>
+          <x:t>1,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,234</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>