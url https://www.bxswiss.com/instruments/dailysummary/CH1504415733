--- v3 (2026-04-25)
+++ v4 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re70e638ee85948a4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec988dcca4744d45" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R326d10153d3d46e7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbdfba48213e4494d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ad90a00674642c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R326d10153d3d46e7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R346838594c1d401d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbdfba48213e4494d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415733</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,127 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...166 lines deleted...]
-          <x:t>1,508</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,438</x:t>
-[...97 lines deleted...]
-          <x:t>1,850</x:t>
+          <x:t>1,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,868</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...116 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,924</x:t>
@@ -737,31 +413,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,297</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>