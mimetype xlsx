--- v4 (2026-05-15)
+++ v5 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec988dcca4744d45" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf261ebaf6dcd4b78" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbdfba48213e4494d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b84d78543994710"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R346838594c1d401d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbdfba48213e4494d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R254d219d81f7437e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b84d78543994710" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415733</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...365 lines deleted...]
-          <x:t>1,935</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,343</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>2,297</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,223</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>