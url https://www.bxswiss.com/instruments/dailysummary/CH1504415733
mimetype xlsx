--- v5 (2026-06-13)
+++ v6 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf261ebaf6dcd4b78" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e5f2e92b9324ea4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b84d78543994710"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf7dd21902924cf2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R254d219d81f7437e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b84d78543994710" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6adb117009fe4aea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf7dd21902924cf2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415733</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...436 lines deleted...]
-          <x:t>2,903</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,899</x:t>
-[...166 lines deleted...]
-          <x:t>3,223</x:t>
+          <x:t>3,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,629</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>