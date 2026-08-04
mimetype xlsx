--- v6 (2026-07-15)
+++ v7 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e5f2e92b9324ea4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31386390a2304051" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf7dd21902924cf2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc0f23f58ca6e488b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6adb117009fe4aea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf7dd21902924cf2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9473c9fb29345ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc0f23f58ca6e488b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415733</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,483</x:t>
-[...43 lines deleted...]
-          <x:t>17.06.2026</x:t>
+          <x:t>3,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,715</x:t>
-[...522 lines deleted...]
-          <x:t>3,629</x:t>
+          <x:t>3,829</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>