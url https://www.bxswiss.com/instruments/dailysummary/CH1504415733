--- v7 (2026-08-04)
+++ v8 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31386390a2304051" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a23ed77945f48d8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc0f23f58ca6e488b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e7e8beafb4f4c8f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9473c9fb29345ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc0f23f58ca6e488b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbfb2761389cd4b99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e7e8beafb4f4c8f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415733</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...63 lines deleted...]
-          <x:t>4,239</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,923</x:t>
-[...512 lines deleted...]
-          <x:t>3,829</x:t>
+          <x:t>4,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,705</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>