--- v8 (2026-08-24)
+++ v9 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a23ed77945f48d8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R376e3e32e9664ad1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e7e8beafb4f4c8f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71e95b743faa4ad9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbfb2761389cd4b99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e7e8beafb4f4c8f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b88ce53d4e54f07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71e95b743faa4ad9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415733</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...14 lines deleted...]
-          <x:t>3,037</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,075</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...563 lines deleted...]
-          <x:t>3,705</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,255</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>