--- v9 (2026-09-13)
+++ v10 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R376e3e32e9664ad1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff5f9735574445cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71e95b743faa4ad9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71152f0570dd4398"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b88ce53d4e54f07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71e95b743faa4ad9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ded93ccbfe040d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71152f0570dd4398" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415733</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,524 +149,146 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...269 lines deleted...]
-          <x:t>27.08.2026</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,033</x:t>
-[...70 lines deleted...]
-          <x:t>01.09.2026</x:t>
+          <x:t>4,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,695</x:t>
-[...111 lines deleted...]
-        <x:is>
           <x:t>3,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,535</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,563</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>