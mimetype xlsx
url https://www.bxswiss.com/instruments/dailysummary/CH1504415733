--- v10 (2026-10-03)
+++ v11 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff5f9735574445cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red8f1a77b0364d6b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71152f0570dd4398"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4483b8c954cd4335"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ded93ccbfe040d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71152f0570dd4398" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ee1635429da4afc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4483b8c954cd4335" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415733</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...198 lines deleted...]
-          <x:t>3,349</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,031</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...406 lines deleted...]
-          <x:t>2,095</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,807</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>