--- v9 (2026-08-22)
+++ v10 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf87b4c43ce8f4d0d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ea1a37299c14b61" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4364788988fa4e22"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8b57ce0ae0c4b24"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9a852b884ff4767" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4364788988fa4e22" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1234b36ecac54e4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8b57ce0ae0c4b24" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415725</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>5,953</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,745</x:t>
-        </x:is>
-[...624 lines deleted...]
-          <x:t>6,277</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>