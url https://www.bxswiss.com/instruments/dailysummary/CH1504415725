--- v10 (2026-09-11)
+++ v11 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ea1a37299c14b61" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c489662c3b04a3f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8b57ce0ae0c4b24"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96e7ee6851bb408a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1234b36ecac54e4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8b57ce0ae0c4b24" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae35a03b64e54043" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96e7ee6851bb408a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415725</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...225 lines deleted...]
-          <x:t>6,469</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,167</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...212 lines deleted...]
-          <x:t>5,993</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,149</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...185 lines deleted...]
-          <x:t>5,745</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,656</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>