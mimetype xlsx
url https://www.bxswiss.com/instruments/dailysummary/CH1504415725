--- v11 (2026-10-02)
+++ v12 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c489662c3b04a3f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1421adb6ab1a466e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96e7ee6851bb408a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra438bd27f0484332"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae35a03b64e54043" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96e7ee6851bb408a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R413c00d04c334e60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra438bd27f0484332" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415725</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,471</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,759</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>