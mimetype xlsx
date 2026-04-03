--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c611985674c47d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3bdbc43ffb5a47af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb62e38ef1a034ee1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra2396bed241e4cc9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf470ad1e3924ce1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb62e38ef1a034ee1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c7fcd7768d54294" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2396bed241e4cc9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415725</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,391</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,430</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>