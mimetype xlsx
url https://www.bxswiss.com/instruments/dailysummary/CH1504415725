--- v3 (2026-04-03)
+++ v4 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3bdbc43ffb5a47af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e7b4aa5d3864d8f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra2396bed241e4cc9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R270d31c4637d4fb9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c7fcd7768d54294" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2396bed241e4cc9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R907edc8ed95f41db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R270d31c4637d4fb9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415725</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...36 lines deleted...]
-          <x:t>4,267</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,150</x:t>
-[...593 lines deleted...]
-          <x:t>3,430</x:t>
+          <x:t>4,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,616</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>