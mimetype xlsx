--- v4 (2026-04-23)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e7b4aa5d3864d8f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd963148da80a43bd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R270d31c4637d4fb9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rafa3043ef24d46af"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R907edc8ed95f41db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R270d31c4637d4fb9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb54c86c0539e4048" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rafa3043ef24d46af" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415725</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,730</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,505</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>