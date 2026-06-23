--- v5 (2026-05-14)
+++ v6 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd963148da80a43bd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e377ca176ac441e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rafa3043ef24d46af"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65746fd4004e472c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb54c86c0539e4048" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rafa3043ef24d46af" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R526736661bb84133" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65746fd4004e472c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415725</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>4,505</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,835</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>