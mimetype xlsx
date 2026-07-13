--- v6 (2026-06-23)
+++ v7 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e377ca176ac441e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07893a0e30b74aa4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65746fd4004e472c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf59d64cb376d460c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R526736661bb84133" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65746fd4004e472c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd15441afbaf043a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf59d64cb376d460c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415725</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...252 lines deleted...]
-          <x:t>5,775</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,627</x:t>
-[...168 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>5,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,905</x:t>
-[...21 lines deleted...]
-          <x:t>5,889</x:t>
+          <x:t>5,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,819</x:t>
-[...85 lines deleted...]
-          <x:t>5,835</x:t>
+          <x:t>6,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,201</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>