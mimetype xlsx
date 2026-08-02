--- v7 (2026-07-13)
+++ v8 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07893a0e30b74aa4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c39cbe60c694a66" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf59d64cb376d460c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R421b7fbbc89a4859"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd15441afbaf043a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf59d64cb376d460c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8241d8060b34e7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R421b7fbbc89a4859" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415725</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...107 lines deleted...]
-          <x:t>17.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,999</x:t>
+          <x:t>6,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,941</x:t>
-[...21 lines deleted...]
-          <x:t>5,725</x:t>
+          <x:t>5,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,741</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...428 lines deleted...]
-          <x:t>6,201</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,875</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>