--- v8 (2026-08-02)
+++ v9 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c39cbe60c694a66" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf87b4c43ce8f4d0d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R421b7fbbc89a4859"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4364788988fa4e22"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8241d8060b34e7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R421b7fbbc89a4859" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9a852b884ff4767" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4364788988fa4e22" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415725</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...41 lines deleted...]
-          <x:t>6,023</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,277</x:t>
-        </x:is>
-[...565 lines deleted...]
-          <x:t>5,875</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>