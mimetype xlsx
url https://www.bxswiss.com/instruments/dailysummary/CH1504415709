--- v9 (2026-09-13)
+++ v10 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36c9d63394524ce9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d6c1e5cc7824d7a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R552f3033279749d4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3d75b9558ab4bc1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfdbc7ecd3b9847f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R552f3033279749d4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4bbacd30e1354f2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3d75b9558ab4bc1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415709</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,551 +149,146 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...90 lines deleted...]
-          <x:t>4,313</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,167</x:t>
-[...172 lines deleted...]
-        <x:is>
           <x:t>4,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,197</x:t>
-[...97 lines deleted...]
-          <x:t>01.09.2026</x:t>
+          <x:t>3,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,835</x:t>
-[...111 lines deleted...]
-        <x:is>
           <x:t>3,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,673</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,705</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,219</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>