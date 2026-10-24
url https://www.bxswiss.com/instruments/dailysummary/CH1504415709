--- v10 (2026-10-04)
+++ v11 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d6c1e5cc7824d7a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba3c9cff046447aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3d75b9558ab4bc1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb59b3ccec6044a29"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4bbacd30e1354f2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3d75b9558ab4bc1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc75c6228546646d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb59b3ccec6044a29" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415709</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...242 lines deleted...]
-          <x:t>15.09.2026</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,265</x:t>
-[...75 lines deleted...]
-          <x:t>2,935</x:t>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,627</x:t>
-[...274 lines deleted...]
-          <x:t>2,219</x:t>
+          <x:t>3,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,949</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>