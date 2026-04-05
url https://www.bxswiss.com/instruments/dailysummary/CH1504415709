--- v2 (2026-03-15)
+++ v3 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R415ee0355513499a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R048c4a478155494f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63c31040e4944024"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae985c7f66694664"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83430c29a98c4253" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63c31040e4944024" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3543982e5a04559" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae985c7f66694664" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415709</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,496</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,518</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>