--- v3 (2026-04-05)
+++ v4 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R048c4a478155494f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b09e1cfc6354596" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae985c7f66694664"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a8c63a5d89a4525"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3543982e5a04559" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae985c7f66694664" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d91453835214f81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a8c63a5d89a4525" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415709</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,368</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...578 lines deleted...]
-          <x:t>1,518</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,393</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>