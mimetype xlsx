--- v4 (2026-05-15)
+++ v5 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b09e1cfc6354596" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb041c676bc84500" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a8c63a5d89a4525"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5af31312ed942a4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d91453835214f81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a8c63a5d89a4525" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f6f45757d3846ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5af31312ed942a4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415709</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...468 lines deleted...]
-          <x:t>2,701</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,543</x:t>
-[...33 lines deleted...]
-          <x:t>11.05.2026</x:t>
+          <x:t>2,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,501</x:t>
-[...63 lines deleted...]
-          <x:t>2,393</x:t>
+          <x:t>2,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>