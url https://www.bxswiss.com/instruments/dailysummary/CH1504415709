--- v5 (2026-06-13)
+++ v6 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb041c676bc84500" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4e5a23f46f64ca0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5af31312ed942a4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8788d0b432834f69"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f6f45757d3846ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5af31312ed942a4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rabda9ef007054eea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8788d0b432834f69" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415709</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...382 lines deleted...]
-          <x:t>3,041</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,961</x:t>
-[...220 lines deleted...]
-          <x:t>3,335</x:t>
+          <x:t>3,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,759</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>