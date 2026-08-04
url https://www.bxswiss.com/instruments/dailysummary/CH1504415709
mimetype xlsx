--- v6 (2026-07-15)
+++ v7 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4e5a23f46f64ca0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb61dd50d583f4660" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8788d0b432834f69"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R766f3ff7d3b046f0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rabda9ef007054eea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8788d0b432834f69" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1db29d980d094bdb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R766f3ff7d3b046f0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415709</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...36 lines deleted...]
-          <x:t>3,715</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,697</x:t>
-[...48 lines deleted...]
-          <x:t>3,437</x:t>
+          <x:t>3,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,459</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...94 lines deleted...]
-          <x:t>3,867</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,867</x:t>
-[...16 lines deleted...]
-          <x:t>4,115</x:t>
+          <x:t>3,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,919</x:t>
-[...330 lines deleted...]
-          <x:t>14.07.2026</x:t>
+          <x:t>3,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,881</x:t>
-[...9 lines deleted...]
-          <x:t>3,759</x:t>
+          <x:t>4,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,961</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>