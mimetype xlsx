--- v7 (2026-08-04)
+++ v8 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb61dd50d583f4660" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23dcd05208224206" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R766f3ff7d3b046f0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a065f5df93d4e04"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1db29d980d094bdb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R766f3ff7d3b046f0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02f47e3ad05b4dc4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a065f5df93d4e04" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415709</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...41 lines deleted...]
-          <x:t>3,933</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,063</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...315 lines deleted...]
-          <x:t>3,425</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,643</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>3,961</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,841</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>