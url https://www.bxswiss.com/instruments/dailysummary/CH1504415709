--- v8 (2026-08-24)
+++ v9 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23dcd05208224206" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36c9d63394524ce9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a065f5df93d4e04"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R552f3033279749d4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02f47e3ad05b4dc4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a065f5df93d4e04" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfdbc7ecd3b9847f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R552f3033279749d4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415709</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...188 lines deleted...]
-          <x:t>03.08.2026</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,091</x:t>
-[...269 lines deleted...]
-          <x:t>4,313</x:t>
+          <x:t>4,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,167</x:t>
-[...107 lines deleted...]
-          <x:t>3,841</x:t>
+          <x:t>4,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,391</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>