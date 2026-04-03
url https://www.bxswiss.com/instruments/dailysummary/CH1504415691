--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f9b9307c7c143bc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R864a6fcc846c4971" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c30338c5f2f4037"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6bc77053ee54205"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71e77bf9959c42e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c30338c5f2f4037" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R037197bf8adb4c19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6bc77053ee54205" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415691</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,585</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,592</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>