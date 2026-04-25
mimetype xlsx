--- v3 (2026-04-03)
+++ v4 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R864a6fcc846c4971" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e2cfa2e6666418c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6bc77053ee54205"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re23d6de1219f4599"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R037197bf8adb4c19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6bc77053ee54205" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R242290b28f304359" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re23d6de1219f4599" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415691</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...80 lines deleted...]
-          <x:t>05.03.2026</x:t>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,504</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,484</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,210</x:t>
-[...544 lines deleted...]
-          <x:t>1,592</x:t>
+          <x:t>2,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,426</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>