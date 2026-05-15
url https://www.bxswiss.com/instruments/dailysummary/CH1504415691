--- v4 (2026-04-25)
+++ v5 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e2cfa2e6666418c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5fb0a8d3948437d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re23d6de1219f4599"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78d77eb026d6402c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R242290b28f304359" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re23d6de1219f4599" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf21e674fbca24ce1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78d77eb026d6402c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415691</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,448 +149,124 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...257 lines deleted...]
-          <x:t>1,912</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,948</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...84 lines deleted...]
-          <x:t>14.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,104</x:t>
-[...35 lines deleted...]
-        <x:is>
           <x:t>2,048</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,054</x:t>
         </x:is>
       </x:c>
@@ -737,31 +413,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,491</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>