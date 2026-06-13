--- v5 (2026-05-15)
+++ v6 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5fb0a8d3948437d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae14f457cdd44b52" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78d77eb026d6402c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54136748a2ec4fee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf21e674fbca24ce1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78d77eb026d6402c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c5d6f06256c4d3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54136748a2ec4fee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415691</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...468 lines deleted...]
-          <x:t>2,801</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,643</x:t>
-[...75 lines deleted...]
-          <x:t>2,469</x:t>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,543</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>2,629</x:t>
+          <x:t>21.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,459</x:t>
-[...4 lines deleted...]
-          <x:t>2,491</x:t>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,447</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>