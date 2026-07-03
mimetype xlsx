--- v6 (2026-06-13)
+++ v7 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae14f457cdd44b52" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59e6d176beef450b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54136748a2ec4fee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc016c78f0e0444b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c5d6f06256c4d3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54136748a2ec4fee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36a78b6193024719" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc016c78f0e0444b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415691</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,121</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,097</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>