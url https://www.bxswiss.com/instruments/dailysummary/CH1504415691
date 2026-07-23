--- v7 (2026-07-03)
+++ v8 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59e6d176beef450b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc25281c5e7fe4f46" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc016c78f0e0444b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53ad417e4c284926"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36a78b6193024719" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc016c78f0e0444b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f1c92a335e64c42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53ad417e4c284926" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415691</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...122 lines deleted...]
-          <x:t>3,475</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,491</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...126 lines deleted...]
-          <x:t>3,129</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,447</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...192 lines deleted...]
-          <x:t>24.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,993</x:t>
-[...171 lines deleted...]
-          <x:t>4,097</x:t>
+          <x:t>3,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,773</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>