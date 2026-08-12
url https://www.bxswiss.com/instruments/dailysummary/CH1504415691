--- v8 (2026-07-23)
+++ v9 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc25281c5e7fe4f46" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa49cd30caf04e3c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53ad417e4c284926"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf17be5417b684801"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f1c92a335e64c42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53ad417e4c284926" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73f4c273e49b48c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf17be5417b684801" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415691</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...41 lines deleted...]
-          <x:t>3,369</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,603</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...180 lines deleted...]
-          <x:t>3,835</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,097</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...370 lines deleted...]
-          <x:t>3,773</x:t>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,691</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>