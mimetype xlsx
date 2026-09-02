--- v9 (2026-08-12)
+++ v10 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa49cd30caf04e3c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7859acc1d0ed478a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf17be5417b684801"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f196869c43748fa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73f4c273e49b48c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf17be5417b684801" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf372866658624398" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f196869c43748fa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415691</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...41 lines deleted...]
-          <x:t>3,625</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,887</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...536 lines deleted...]
-          <x:t>4,691</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,807</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>