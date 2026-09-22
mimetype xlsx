--- v10 (2026-09-02)
+++ v11 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7859acc1d0ed478a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2e6e668b897408f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f196869c43748fa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e20857f0d504b28"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf372866658624398" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f196869c43748fa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R278a3079542b4fef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e20857f0d504b28" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415691</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...333 lines deleted...]
-          <x:t>4,381</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,273</x:t>
-[...48 lines deleted...]
-          <x:t>3,775</x:t>
+          <x:t>4,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,979</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...165 lines deleted...]
-          <x:t>01.09.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,979</x:t>
-[...9 lines deleted...]
-          <x:t>3,807</x:t>
+          <x:t>3,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>