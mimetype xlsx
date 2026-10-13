--- v11 (2026-09-22)
+++ v12 (2026-10-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2e6e668b897408f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R877ab3a45b5a4550" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e20857f0d504b28"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7775df4b8e354423"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R278a3079542b4fef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e20857f0d504b28" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R320b8768d81845dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7775df4b8e354423" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415691</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,470 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...225 lines deleted...]
-          <x:t>3,983</x:t>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,903</x:t>
-[...182 lines deleted...]
-        <x:is>
           <x:t>3,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,531</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,525</x:t>
         </x:is>
       </x:c>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,827</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>