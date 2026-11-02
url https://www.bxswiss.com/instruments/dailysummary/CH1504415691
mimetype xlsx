--- v12 (2026-10-13)
+++ v13 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R877ab3a45b5a4550" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb94cbcf54894e6e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7775df4b8e354423"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R434bc41f783f4493"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R320b8768d81845dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7775df4b8e354423" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0f4b4ea32e24466" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R434bc41f783f4493" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415691</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,627</x:t>
-[...84 lines deleted...]
-        <x:is>
           <x:t>3,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,169</x:t>
-[...102 lines deleted...]
-          <x:t>2,901</x:t>
+          <x:t>3,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,915</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...374 lines deleted...]
-          <x:t>2,827</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,719</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>