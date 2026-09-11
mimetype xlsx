--- v10 (2026-08-22)
+++ v11 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b734cde20d34a89" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39bd64dc39e545f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b7edf1a8ae04695"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c6acdcf1eb449a6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5747e2af4b0e4a8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b7edf1a8ae04695" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ec24b1561444a00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c6acdcf1eb449a6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415683</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...41 lines deleted...]
-          <x:t>6,153</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,365</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>6,169</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,157</x:t>
-[...539 lines deleted...]
-          <x:t>6,571</x:t>
+          <x:t>6,039</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>