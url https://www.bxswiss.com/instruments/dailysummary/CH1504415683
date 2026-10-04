--- v11 (2026-09-11)
+++ v12 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39bd64dc39e545f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23089edc0f6f4e00" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c6acdcf1eb449a6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd997469781a24621"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ec24b1561444a00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c6acdcf1eb449a6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd35363454b214e20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd997469781a24621" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415683</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...247 lines deleted...]
-          <x:t>6,365</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,357</x:t>
-[...210 lines deleted...]
-          <x:t>6,563</x:t>
+          <x:t>6,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,271</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...163 lines deleted...]
-          <x:t>6,039</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,165</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>