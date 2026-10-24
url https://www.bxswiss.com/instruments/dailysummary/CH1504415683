--- v12 (2026-10-04)
+++ v13 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23089edc0f6f4e00" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c42da9ffe6a46b4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd997469781a24621"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8cade16b2ab64846"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd35363454b214e20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd997469781a24621" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3c442c7fc804573" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8cade16b2ab64846" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415683</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...149 lines deleted...]
-          <x:t>6,051</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,085</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...359 lines deleted...]
-          <x:t>5,531</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,321</x:t>
-[...85 lines deleted...]
-          <x:t>5,165</x:t>
+          <x:t>5,881</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>