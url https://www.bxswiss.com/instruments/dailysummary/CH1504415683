--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a0dde93142943c3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad35c2667a4547c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4de6fb5e7ad441b8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69e23bbfdabe4c93"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0becbf0d118c4ce6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4de6fb5e7ad441b8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37c63547f1514d0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69e23bbfdabe4c93" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415683</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,619</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,632</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>