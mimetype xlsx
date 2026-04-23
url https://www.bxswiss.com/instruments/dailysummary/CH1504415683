--- v3 (2026-04-03)
+++ v4 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad35c2667a4547c9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f7e0e146c814de6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69e23bbfdabe4c93"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra164ecf81ce24d2c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37c63547f1514d0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69e23bbfdabe4c93" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48bd61e94cd74d0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra164ecf81ce24d2c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415683</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...90 lines deleted...]
-          <x:t>4,688</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,234</x:t>
-[...539 lines deleted...]
-          <x:t>3,632</x:t>
+          <x:t>4,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,890</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>