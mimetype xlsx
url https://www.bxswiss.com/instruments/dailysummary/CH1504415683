--- v4 (2026-04-23)
+++ v5 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f7e0e146c814de6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf480d7535ff244a5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra164ecf81ce24d2c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ef7e0f934e84257"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48bd61e94cd74d0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra164ecf81ce24d2c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfdea453526d64774" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ef7e0f934e84257" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415683</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,952</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,741</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>