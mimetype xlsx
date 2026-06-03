--- v5 (2026-05-13)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf480d7535ff244a5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree72225a5a224e84" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ef7e0f934e84257"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48040775d3a74d35"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfdea453526d64774" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ef7e0f934e84257" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R825b0e059d584f5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48040775d3a74d35" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415683</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,539</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,681</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>