--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree72225a5a224e84" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8daea3ccf8d74fe1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48040775d3a74d35"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b30438799934345"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R825b0e059d584f5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48040775d3a74d35" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae21691a70224f60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b30438799934345" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415683</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,380</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,111</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>