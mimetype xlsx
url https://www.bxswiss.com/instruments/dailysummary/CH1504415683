--- v7 (2026-06-23)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8daea3ccf8d74fe1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a3d6840c9c24af2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b30438799934345"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3cea5f96f514bea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae21691a70224f60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b30438799934345" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08ae2c3bb6cc4b6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3cea5f96f514bea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415683</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,465 +149,114 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...161 lines deleted...]
-          <x:t>02.06.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,707</x:t>
-[...70 lines deleted...]
-          <x:t>05.06.2026</x:t>
+          <x:t>5,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,069</x:t>
-[...160 lines deleted...]
-        <x:is>
           <x:t>6,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,023</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,993</x:t>
         </x:is>
       </x:c>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,489</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>