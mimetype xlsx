--- v8 (2026-07-13)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a3d6840c9c24af2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09d9672c8f154e5a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3cea5f96f514bea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd609d46f8c114e95"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08ae2c3bb6cc4b6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3cea5f96f514bea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d0586d2d3c84629" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd609d46f8c114e95" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415683</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...107 lines deleted...]
-          <x:t>17.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,161</x:t>
-        </x:is>
-[...472 lines deleted...]
-          <x:t>6,489</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>