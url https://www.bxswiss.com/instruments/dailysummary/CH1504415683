--- v9 (2026-08-02)
+++ v10 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09d9672c8f154e5a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b734cde20d34a89" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd609d46f8c114e95"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b7edf1a8ae04695"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d0586d2d3c84629" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd609d46f8c114e95" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5747e2af4b0e4a8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b7edf1a8ae04695" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415683</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>6,469</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,469</x:t>
-[...38 lines deleted...]
-          <x:t>6,707</x:t>
+          <x:t>5,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,579</x:t>
-[...242 lines deleted...]
-          <x:t>6,453</x:t>
+          <x:t>7,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,589</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...293 lines deleted...]
-          <x:t>6,161</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,571</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>