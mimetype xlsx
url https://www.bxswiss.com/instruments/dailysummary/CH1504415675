--- v10 (2026-09-14)
+++ v11 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf352cdaab4c74440" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8da9a7aa17b24a44" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R81f1d7b1c5a44b9c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9223c258999d4147"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30f82b2e00a44454" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R81f1d7b1c5a44b9c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8516ec2fff824cf0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9223c258999d4147" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415675</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...122 lines deleted...]
-          <x:t>4,289</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,409</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>21.08.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,145</x:t>
-[...215 lines deleted...]
-          <x:t>4,127</x:t>
+          <x:t>3,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,047</x:t>
-[...124 lines deleted...]
-          <x:t>3,785</x:t>
+          <x:t>3,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,509</x:t>
-[...53 lines deleted...]
-          <x:t>3,673</x:t>
+          <x:t>3,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,481</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>