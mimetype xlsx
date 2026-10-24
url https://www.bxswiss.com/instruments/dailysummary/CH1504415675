--- v11 (2026-10-04)
+++ v12 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8da9a7aa17b24a44" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re052cb39074e477b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9223c258999d4147"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8389c3686384d82"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8516ec2fff824cf0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9223c258999d4147" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a6c6011387a4c96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8389c3686384d82" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415675</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...247 lines deleted...]
-          <x:t>3,425</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,215</x:t>
-[...123 lines deleted...]
-        <x:is>
           <x:t>3,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,473</x:t>
-[...225 lines deleted...]
-          <x:t>2,481</x:t>
+          <x:t>3,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,233</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>