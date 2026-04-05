--- v2 (2026-03-15)
+++ v3 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c39086ae49e4954" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40990bd04ec0443d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbcca942ea36e476d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b8f35eafffb4efe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73180e3148264c13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbcca942ea36e476d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff690bad6c1942f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b8f35eafffb4efe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415675</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,684</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,862</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,666</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>