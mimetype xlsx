--- v3 (2026-04-05)
+++ v4 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40990bd04ec0443d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b32ab5e03304f11" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b8f35eafffb4efe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0591e32b4cea4b5a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff690bad6c1942f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b8f35eafffb4efe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3464c1a1ac864f49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0591e32b4cea4b5a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415675</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>2,548</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,506</x:t>
-[...571 lines deleted...]
-          <x:t>1,666</x:t>
+          <x:t>2,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,591</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>