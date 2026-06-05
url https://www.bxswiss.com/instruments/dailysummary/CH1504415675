--- v4 (2026-05-15)
+++ v5 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b32ab5e03304f11" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f00271665164089" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0591e32b4cea4b5a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f581df4fa1e4684"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3464c1a1ac864f49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0591e32b4cea4b5a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26054a30ba014b8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f581df4fa1e4684" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415675</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...323 lines deleted...]
-          <x:t>29.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,517</x:t>
-[...43 lines deleted...]
-          <x:t>04.05.2026</x:t>
+          <x:t>2,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,591</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>2,399</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,435</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...84 lines deleted...]
-          <x:t>08.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,761</x:t>
-[...43 lines deleted...]
-          <x:t>12.05.2026</x:t>
+          <x:t>2,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,645</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>2,565</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,641</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...23 lines deleted...]
-          <x:t>2,591</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,687</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>