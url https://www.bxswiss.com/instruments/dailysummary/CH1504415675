--- v5 (2026-06-05)
+++ v6 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f00271665164089" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R122da059f6b94ccc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f581df4fa1e4684"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c5db9f0613840fc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26054a30ba014b8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f581df4fa1e4684" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54ba669cb03f4957" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c5db9f0613840fc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415675</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,502 +149,97 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...377 lines deleted...]
-          <x:t>22.05.2026</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,172</x:t>
-[...62 lines deleted...]
-        <x:is>
           <x:t>3,132</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,948</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,121</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>