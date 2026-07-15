--- v6 (2026-06-25)
+++ v7 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R122da059f6b94ccc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6109373c76f44bc7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c5db9f0613840fc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda77a9df04f44b8b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54ba669cb03f4957" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c5db9f0613840fc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a0dbe1ed5a746be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda77a9df04f44b8b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415675</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...215 lines deleted...]
-          <x:t>05.06.2026</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,795</x:t>
-[...193 lines deleted...]
-          <x:t>3,739</x:t>
+          <x:t>4,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,941</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>3,833</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,679</x:t>
-[...43 lines deleted...]
-          <x:t>3,663</x:t>
+          <x:t>4,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,631</x:t>
-[...43 lines deleted...]
-          <x:t>3,709</x:t>
+          <x:t>4,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,121</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>4,121</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,017</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>