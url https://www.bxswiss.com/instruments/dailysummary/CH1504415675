--- v7 (2026-07-15)
+++ v8 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6109373c76f44bc7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra19df60b4d17476e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda77a9df04f44b8b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8a6325fa7e749f6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a0dbe1ed5a746be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda77a9df04f44b8b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1068c7537ca14c64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8a6325fa7e749f6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415675</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...36 lines deleted...]
-          <x:t>3,957</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,941</x:t>
-[...114 lines deleted...]
-          <x:t>23.06.2026</x:t>
+          <x:t>3,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,825</x:t>
-[...414 lines deleted...]
-          <x:t>4,017</x:t>
+          <x:t>3,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,235</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>