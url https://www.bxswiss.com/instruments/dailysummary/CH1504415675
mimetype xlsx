--- v8 (2026-08-04)
+++ v9 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra19df60b4d17476e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50b11ec281f846e2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8a6325fa7e749f6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1164129dc6c54704"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1068c7537ca14c64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8a6325fa7e749f6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0e17bac0c1d4508" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1164129dc6c54704" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415675</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...41 lines deleted...]
-          <x:t>4,195</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,327</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>4,273</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,315</x:t>
-        </x:is>
-[...511 lines deleted...]
-          <x:t>4,235</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>