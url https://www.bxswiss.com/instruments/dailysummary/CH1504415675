--- v9 (2026-08-24)
+++ v10 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50b11ec281f846e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf352cdaab4c74440" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1164129dc6c54704"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R81f1d7b1c5a44b9c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0e17bac0c1d4508" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1164129dc6c54704" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30f82b2e00a44454" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R81f1d7b1c5a44b9c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415675</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...26 lines deleted...]
-          <x:t>27.07.2026</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,843</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...551 lines deleted...]
-          <x:t>4,315</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,673</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>