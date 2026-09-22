--- v9 (2026-09-02)
+++ v10 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0bf5d96a8c914e6e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ac87108b0d444e1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb201ff1b8ef24402"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2dfd02d8d31c4ac9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c8d440939974aa3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb201ff1b8ef24402" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra112ccf1ade64d7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2dfd02d8d31c4ac9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415659</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...279 lines deleted...]
-          <x:t>4,737</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,589</x:t>
-[...11 lines deleted...]
-          <x:t>4,537</x:t>
+          <x:t>4,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,393</x:t>
-[...274 lines deleted...]
-          <x:t>4,091</x:t>
+          <x:t>4,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,243</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>