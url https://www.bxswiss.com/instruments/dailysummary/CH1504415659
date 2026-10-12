--- v10 (2026-09-22)
+++ v11 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ac87108b0d444e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R740531c8383b47df" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2dfd02d8d31c4ac9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d9b06f1eb624e8c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra112ccf1ade64d7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2dfd02d8d31c4ac9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79478a94e26e4bff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d9b06f1eb624e8c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415659</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,533</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,811</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>