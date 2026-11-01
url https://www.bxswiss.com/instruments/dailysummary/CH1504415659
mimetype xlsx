--- v11 (2026-10-12)
+++ v12 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R740531c8383b47df" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree6324ed7ba34838" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d9b06f1eb624e8c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R143d337557ea48cd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79478a94e26e4bff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d9b06f1eb624e8c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R517bb9ec17974c75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R143d337557ea48cd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415659</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...220 lines deleted...]
-          <x:t>3,377</x:t>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,615</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...357 lines deleted...]
-          <x:t>2,811</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,011</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>