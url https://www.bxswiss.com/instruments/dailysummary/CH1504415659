--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47a4d809b28e430a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1496564bd3ed43ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf02424092b324aa1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7678fc8c36ec4a83"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd47338867fd54298" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf02424092b324aa1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3768a2743744c38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7678fc8c36ec4a83" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415659</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,777</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,744</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>