--- v3 (2026-04-03)
+++ v4 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1496564bd3ed43ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20ee100301d44acb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7678fc8c36ec4a83"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0288a282c4fc4730"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3768a2743744c38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7678fc8c36ec4a83" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red1b8c8920514f39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0288a282c4fc4730" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415659</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...36 lines deleted...]
-          <x:t>2,647</x:t>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,530</x:t>
-[...593 lines deleted...]
-          <x:t>1,744</x:t>
+          <x:t>2,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,628</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>