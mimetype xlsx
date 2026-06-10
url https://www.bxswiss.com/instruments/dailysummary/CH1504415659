--- v4 (2026-04-27)
+++ v5 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20ee100301d44acb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1ae2420866c4cc8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0288a282c4fc4730"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra15d0a9258d44fce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red1b8c8920514f39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0288a282c4fc4730" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d1bd8d744bd4559" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra15d0a9258d44fce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415659</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...532 lines deleted...]
-          <x:t>2,628</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,215</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>