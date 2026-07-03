--- v5 (2026-06-10)
+++ v6 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1ae2420866c4cc8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc97085b39ed843c8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra15d0a9258d44fce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7cb52e4e9c524596"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d1bd8d744bd4559" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra15d0a9258d44fce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rebac5251bd914457" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7cb52e4e9c524596" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415659</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,343</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,357</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>