--- v6 (2026-07-03)
+++ v7 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc97085b39ed843c8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82cea9dcd15a4e2d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7cb52e4e9c524596"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70fa802c6c014cdf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rebac5251bd914457" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7cb52e4e9c524596" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f1282da58f2405f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70fa802c6c014cdf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415659</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...247 lines deleted...]
-          <x:t>3,377</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,353</x:t>
-[...21 lines deleted...]
-          <x:t>3,961</x:t>
+          <x:t>3,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,935</x:t>
-[...129 lines deleted...]
-          <x:t>3,753</x:t>
+          <x:t>4,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,883</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>4,357</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,575</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>