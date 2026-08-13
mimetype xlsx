--- v7 (2026-07-23)
+++ v8 (2026-08-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82cea9dcd15a4e2d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R230ca6a3077e4b1b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70fa802c6c014cdf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R881931818be843f2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f1282da58f2405f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70fa802c6c014cdf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86ad051118cd458c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R881931818be843f2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415659</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...14 lines deleted...]
-          <x:t>3,753</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,883</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>3,609</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,849</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...391 lines deleted...]
-          <x:t>4,279</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,149</x:t>
-[...75 lines deleted...]
-          <x:t>3,785</x:t>
+          <x:t>3,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,143</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>3,575</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,839</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>