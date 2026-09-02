--- v8 (2026-08-13)
+++ v9 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R230ca6a3077e4b1b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0bf5d96a8c914e6e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R881931818be843f2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb201ff1b8ef24402"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86ad051118cd458c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R881931818be843f2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c8d440939974aa3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb201ff1b8ef24402" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415659</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...53 lines deleted...]
-          <x:t>15.07.2026</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,361</x:t>
-[...549 lines deleted...]
-          <x:t>4,839</x:t>
+          <x:t>4,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,091</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>