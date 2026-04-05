--- v2 (2026-03-16)
+++ v3 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde135f23ce3548fe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfde6df3401c0495c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R81c9f4826a724fdd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re657c1c9b0184475"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96e0a4deb0e44046" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R81c9f4826a724fdd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R100c98ac614c4878" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re657c1c9b0184475" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415642</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,694</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,882</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,822</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>