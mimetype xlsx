--- v3 (2026-04-05)
+++ v4 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfde6df3401c0495c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R888a57579f03404e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re657c1c9b0184475"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5025bd5b4444a67"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R100c98ac614c4878" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re657c1c9b0184475" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc35475a6d3644759" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5025bd5b4444a67" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415642</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...14 lines deleted...]
-          <x:t>2,694</x:t>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,882</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...563 lines deleted...]
-          <x:t>1,822</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,730</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>