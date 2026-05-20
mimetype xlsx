--- v4 (2026-04-27)
+++ v5 (2026-05-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R888a57579f03404e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95ebf23a3c464820" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5025bd5b4444a67"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3cb5ca2e88e4a33"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc35475a6d3644759" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5025bd5b4444a67" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R024ff3c974e14e83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3cb5ca2e88e4a33" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415642</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,824</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +278,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,853</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>