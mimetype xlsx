--- v5 (2026-05-20)
+++ v6 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95ebf23a3c464820" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb20944ec69b4278" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3cb5ca2e88e4a33"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25557c38cad748b1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R024ff3c974e14e83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3cb5ca2e88e4a33" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb39795d750194c8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25557c38cad748b1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415642</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,563 +149,185 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...360 lines deleted...]
-          <x:t>2,967</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,891</x:t>
-[...33 lines deleted...]
-          <x:t>12.05.2026</x:t>
+          <x:t>2,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,843</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>2,763</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,843</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.05.2026</x:t>
-[...79 lines deleted...]
-        <x:is>
           <x:t>18.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,731</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,325</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>