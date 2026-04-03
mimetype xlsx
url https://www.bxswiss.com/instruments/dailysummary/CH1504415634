--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5bd1ee40b0c41f5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09443fd672b04df5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc7cd9e664f24a98"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcbf98212c4ec45e7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8ffe30551cd4b21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc7cd9e664f24a98" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5707d8e8e1414851" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcbf98212c4ec45e7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415634</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,847</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,842</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>