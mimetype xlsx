--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09443fd672b04df5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbdf933bd05f64e21" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcbf98212c4ec45e7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf22649de96604033"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5707d8e8e1414851" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcbf98212c4ec45e7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20b5627676aa4ab0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf22649de96604033" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415634</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...306 lines deleted...]
-          <x:t>4,288</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,120</x:t>
-[...323 lines deleted...]
-          <x:t>3,842</x:t>
+          <x:t>3,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,114</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>