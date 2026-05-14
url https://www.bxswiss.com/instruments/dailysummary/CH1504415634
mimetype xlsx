--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbdf933bd05f64e21" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Redff77468a2d4738" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf22649de96604033"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce6b9fd92bee4b3c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20b5627676aa4ab0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf22649de96604033" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R366bc1269f2342a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce6b9fd92bee4b3c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415634</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,424 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...279 lines deleted...]
-          <x:t>4,470</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,168</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...84 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,570</x:t>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,985</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>