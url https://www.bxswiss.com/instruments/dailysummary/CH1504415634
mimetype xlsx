--- v5 (2026-05-14)
+++ v6 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Redff77468a2d4738" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c9ceeadeca144c8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce6b9fd92bee4b3c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rafd0cc353a514d5a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R366bc1269f2342a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce6b9fd92bee4b3c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0684532f7ae248cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rafd0cc353a514d5a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415634</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>4,985</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,389</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>