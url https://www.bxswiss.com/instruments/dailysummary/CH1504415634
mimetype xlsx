--- v6 (2026-06-23)
+++ v7 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c9ceeadeca144c8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a2eae1d4ce84f4e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rafd0cc353a514d5a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re04d1b35b8624a0b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0684532f7ae248cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rafd0cc353a514d5a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red9ee3dce4f0483b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re04d1b35b8624a0b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415634</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,473 +149,122 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...122 lines deleted...]
-          <x:t>5,565</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,753</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...126 lines deleted...]
-          <x:t>6,143</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,153</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...155 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,299</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,237</x:t>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,777</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>