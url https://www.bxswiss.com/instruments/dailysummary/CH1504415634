--- v7 (2026-07-13)
+++ v8 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a2eae1d4ce84f4e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R917f44f12c4f4d41" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re04d1b35b8624a0b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R554efefa2bf045aa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red9ee3dce4f0483b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re04d1b35b8624a0b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42eb9a84e6d14e73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R554efefa2bf045aa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415634</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...85 lines deleted...]
-          <x:t>6,267</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,237</x:t>
-[...43 lines deleted...]
-          <x:t>6,383</x:t>
+          <x:t>6,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,269</x:t>
-[...178 lines deleted...]
-          <x:t>6,501</x:t>
+          <x:t>6,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,449</x:t>
-[...247 lines deleted...]
-          <x:t>6,777</x:t>
+          <x:t>6,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,451</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>