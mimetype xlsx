--- v8 (2026-08-02)
+++ v9 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R917f44f12c4f4d41" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9110e9e253f402a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R554efefa2bf045aa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a8bc83227c64d3a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42eb9a84e6d14e73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R554efefa2bf045aa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R595f4b8af1174601" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a8bc83227c64d3a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415634</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,761</x:t>
-[...53 lines deleted...]
-          <x:t>7,023</x:t>
+          <x:t>6,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,869</x:t>
-        </x:is>
-[...543 lines deleted...]
-          <x:t>6,451</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>