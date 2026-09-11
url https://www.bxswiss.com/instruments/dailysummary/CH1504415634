--- v9 (2026-08-22)
+++ v10 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9110e9e253f402a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7e166f8478a4f7f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a8bc83227c64d3a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R152d7de4fcc94875"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R595f4b8af1174601" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a8bc83227c64d3a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28afa82dcbfb4712" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R152d7de4fcc94875" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415634</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...41 lines deleted...]
-          <x:t>6,443</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,657</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...494 lines deleted...]
-          <x:t>7,157</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,027</x:t>
-[...85 lines deleted...]
-          <x:t>6,869</x:t>
+          <x:t>7,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,695</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>