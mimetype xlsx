--- v10 (2026-09-11)
+++ v11 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7e166f8478a4f7f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2fe3726cb7ae45c3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R152d7de4fcc94875"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc2578508ae044f9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28afa82dcbfb4712" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R152d7de4fcc94875" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R230635a7cf604f48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc2578508ae044f9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415634</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,578 +149,200 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...139 lines deleted...]
-          <x:t>7,157</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,027</x:t>
-[...183 lines deleted...]
-          <x:t>7,089</x:t>
+          <x:t>7,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,055</x:t>
-[...182 lines deleted...]
-        <x:is>
           <x:t>6,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,767</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,811</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,219</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>