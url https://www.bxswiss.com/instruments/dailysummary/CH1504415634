--- v11 (2026-10-02)
+++ v12 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2fe3726cb7ae45c3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a737b5a6e154b6e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc2578508ae044f9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb272fce40b564c59"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R230635a7cf604f48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc2578508ae044f9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23d8d33a479d44ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb272fce40b564c59" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415634</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...365 lines deleted...]
-          <x:t>6,089</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,123</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...72 lines deleted...]
-          <x:t>6,017</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,035</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...185 lines deleted...]
-          <x:t>5,219</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,329</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>