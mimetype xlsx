--- v2 (2026-03-16)
+++ v3 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7458d55f187a4a48" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb099eccedbb54985" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc632fccefebb4321"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7665335e26ea4f97"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90048d79500e49aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc632fccefebb4321" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a02f421149f4660" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7665335e26ea4f97" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415618</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,982</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,906</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>