--- v3 (2026-04-05)
+++ v4 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb099eccedbb54985" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8054b85b8164369" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7665335e26ea4f97"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5f23f5012ae4998"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a02f421149f4660" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7665335e26ea4f97" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67dbb74c3a2f43a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5f23f5012ae4998" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415618</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,006</x:t>
-[...576 lines deleted...]
-          <x:t>1,906</x:t>
+          <x:t>3,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,899</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>