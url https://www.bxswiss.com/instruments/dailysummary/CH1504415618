--- v4 (2026-05-15)
+++ v5 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8054b85b8164369" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd39192168bfa48c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5f23f5012ae4998"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree8d084b5d3f4e22"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67dbb74c3a2f43a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5f23f5012ae4998" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reefbd0a308464484" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree8d084b5d3f4e22" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415618</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...323 lines deleted...]
-          <x:t>29.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,829</x:t>
-[...21 lines deleted...]
-          <x:t>2,515</x:t>
+          <x:t>2,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,963</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>2,503</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,961</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...208 lines deleted...]
-          <x:t>2,899</x:t>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,045</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>