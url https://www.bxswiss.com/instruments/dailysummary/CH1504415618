--- v5 (2026-06-05)
+++ v6 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd39192168bfa48c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65a4c8f69af84b60" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree8d084b5d3f4e22"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4678bb4b06024af8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reefbd0a308464484" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree8d084b5d3f4e22" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e781c6a22ae49dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4678bb4b06024af8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415618</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...473 lines deleted...]
-          <x:t>3,278</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,439</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...41 lines deleted...]
-          <x:t>3,501</x:t>
+          <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,577</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...62 lines deleted...]
-          <x:t>3,571</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,567</x:t>
-[...4 lines deleted...]
-          <x:t>4,045</x:t>
+          <x:t>4,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,619</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>