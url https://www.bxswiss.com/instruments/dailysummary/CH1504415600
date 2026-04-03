--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf930b400ba34514" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77efa32392c649af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5cbdff96738b4d88"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe5b5f18b3064cbc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61bd0f47ee6f4c31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5cbdff96738b4d88" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc42c2fb4cf1341ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe5b5f18b3064cbc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415600</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,814</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,988</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>