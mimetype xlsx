--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77efa32392c649af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6bbdc282036c41e6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe5b5f18b3064cbc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99d5426716ec460e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc42c2fb4cf1341ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe5b5f18b3064cbc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff59b4f420ba461a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99d5426716ec460e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415600</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...31 lines deleted...]
-          <x:t>2,932</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,108</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...573 lines deleted...]
-          <x:t>1,988</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,126</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>