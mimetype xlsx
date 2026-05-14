--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6bbdc282036c41e6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1ec6f63c51b4845" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99d5426716ec460e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ad0529d54224923"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff59b4f420ba461a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99d5426716ec460e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1775b658729545e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ad0529d54224923" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415600</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,234</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>