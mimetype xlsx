--- v5 (2026-05-14)
+++ v6 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1ec6f63c51b4845" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc319cae5b5d043d3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ad0529d54224923"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16813aa520d74492"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1775b658729545e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ad0529d54224923" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R546d6f07ebc04ac8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16813aa520d74492" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415600</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>3,005</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,261</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>