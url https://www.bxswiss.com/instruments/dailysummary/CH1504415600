--- v6 (2026-06-23)
+++ v7 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc319cae5b5d043d3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ce1a83cbcde42e4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16813aa520d74492"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc939b7eb74e42c7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R546d6f07ebc04ac8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16813aa520d74492" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8e89e5aede24623" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc939b7eb74e42c7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415600</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,409</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,077</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>