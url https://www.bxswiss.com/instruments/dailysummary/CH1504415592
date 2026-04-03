--- v1 (2026-02-21)
+++ v2 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88ae74ffcbae41d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b8048a8eb7e42b3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6d013de86264cab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rffe54e641ea244ab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R448f5c1925bd411b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6d013de86264cab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e8a316957f3420c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rffe54e641ea244ab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415592</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...225 lines deleted...]
-          <x:t>5,477</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,457</x:t>
-[...377 lines deleted...]
-          <x:t>5,357</x:t>
+          <x:t>4,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,056</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>