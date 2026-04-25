--- v2 (2026-04-03)
+++ v3 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b8048a8eb7e42b3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re27c47df50cc417a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rffe54e641ea244ab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3f0fbcf48bd453c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e8a316957f3420c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rffe54e641ea244ab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5668cde529734bde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3f0fbcf48bd453c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415592</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...107 lines deleted...]
-          <x:t>06.03.2026</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,722</x:t>
-[...97 lines deleted...]
-          <x:t>12.03.2026</x:t>
+          <x:t>4,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,402</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...416 lines deleted...]
-          <x:t>4,056</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,170</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>