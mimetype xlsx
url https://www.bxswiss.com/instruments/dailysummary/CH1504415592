--- v3 (2026-04-25)
+++ v4 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re27c47df50cc417a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24b12107cd9346cc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3f0fbcf48bd453c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f23e0c79adc43ff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5668cde529734bde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3f0fbcf48bd453c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98cda0e7534c4223" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f23e0c79adc43ff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415592</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,436 +149,85 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...338 lines deleted...]
-          <x:t>4,620</x:t>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,814</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...37 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,816</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,922</x:t>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,311</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>