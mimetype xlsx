--- v4 (2026-05-16)
+++ v5 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24b12107cd9346cc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R029e5e734235406d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f23e0c79adc43ff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R734b7d3de2cd42f1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98cda0e7534c4223" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f23e0c79adc43ff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Refba0c2485bb4ff7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R734b7d3de2cd42f1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415592</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.04.2026</x:t>
-[...284 lines deleted...]
-          <x:t>5,015</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,039</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...121 lines deleted...]
-          <x:t>5,517</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,359</x:t>
-[...151 lines deleted...]
-          <x:t>5,499</x:t>
+          <x:t>5,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,279</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>5,311</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,425</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>