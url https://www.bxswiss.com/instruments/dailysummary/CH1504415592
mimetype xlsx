--- v5 (2026-06-05)
+++ v6 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R029e5e734235406d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a13c845fb4f46ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R734b7d3de2cd42f1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2ba9bb28c8a48bb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Refba0c2485bb4ff7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R734b7d3de2cd42f1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ffd2ecb70b8458a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2ba9bb28c8a48bb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415592</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,730</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,813</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>