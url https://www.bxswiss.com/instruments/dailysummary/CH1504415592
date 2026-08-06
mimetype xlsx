--- v6 (2026-06-27)
+++ v7 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a13c845fb4f46ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ed30401a52c47fd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2ba9bb28c8a48bb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R436c6dd4fee14fc6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ffd2ecb70b8458a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2ba9bb28c8a48bb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca1e2c6514ba4a07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R436c6dd4fee14fc6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415592</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...377 lines deleted...]
-          <x:t>15.06.2026</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,599</x:t>
-[...170 lines deleted...]
-        <x:is>
           <x:t>6,623</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...77 lines deleted...]
-          <x:t>6,813</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,307</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>