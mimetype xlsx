--- v7 (2026-08-06)
+++ v8 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ed30401a52c47fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R546da3a1d9474296" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R436c6dd4fee14fc6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re259ace9ac7a40c2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca1e2c6514ba4a07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R436c6dd4fee14fc6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf101d14005bc43d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re259ace9ac7a40c2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415592</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...63 lines deleted...]
-          <x:t>7,197</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,811</x:t>
-[...156 lines deleted...]
-          <x:t>7,039</x:t>
+          <x:t>6,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,187</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...99 lines deleted...]
-          <x:t>6,735</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,949</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...266 lines deleted...]
-          <x:t>8,307</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,293</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>