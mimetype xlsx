--- v8 (2026-08-26)
+++ v9 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R546da3a1d9474296" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03359f7a88094fca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re259ace9ac7a40c2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0ffb4f4251b4337"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf101d14005bc43d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re259ace9ac7a40c2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R676fa14b036a4051" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0ffb4f4251b4337" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415592</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...36 lines deleted...]
-          <x:t>7,235</x:t>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,203</x:t>
-[...87 lines deleted...]
-          <x:t>03.08.2026</x:t>
+          <x:t>6,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,947</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,365</x:t>
-[...441 lines deleted...]
-          <x:t>7,293</x:t>
+          <x:t>6,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,881</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>