--- v9 (2026-09-15)
+++ v10 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03359f7a88094fca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a69ed66743644fb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0ffb4f4251b4337"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd32fa30b7d624179"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R676fa14b036a4051" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0ffb4f4251b4337" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R014650ada4f44b54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd32fa30b7d624179" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415592</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,546 +149,141 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...144 lines deleted...]
-          <x:t>7,189</x:t>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,171</x:t>
-[...339 lines deleted...]
-        <x:is>
           <x:t>6,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,683</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,831</x:t>
         </x:is>
       </x:c>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,947</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,827</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>