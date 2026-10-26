--- v10 (2026-10-05)
+++ v11 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a69ed66743644fb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf6f0b6fac2f4a5b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd32fa30b7d624179"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36e411c7d48c42f5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R014650ada4f44b54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd32fa30b7d624179" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10ce275f5c6a439b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36e411c7d48c42f5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415592</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...122 lines deleted...]
-          <x:t>6,527</x:t>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,637</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...72 lines deleted...]
-          <x:t>6,569</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,639</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.09.2026</x:t>
-[...370 lines deleted...]
-          <x:t>5,827</x:t>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,491</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>