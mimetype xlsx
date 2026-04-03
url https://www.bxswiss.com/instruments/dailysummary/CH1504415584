--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd79bc20d12314a50" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf99a376ddbd24c08" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R995dbb2604c640d7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c6cd188d53e45ef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12eee655a2324e85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R995dbb2604c640d7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1c81682f04d43c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c6cd188d53e45ef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415584</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...279 lines deleted...]
-          <x:t>3,453</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,175</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...111 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,910</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,072</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>