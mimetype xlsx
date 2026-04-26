--- v3 (2026-04-03)
+++ v4 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf99a376ddbd24c08" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc744b30120884f59" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c6cd188d53e45ef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ed4f15c46a84bc5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1c81682f04d43c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c6cd188d53e45ef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48ea8ff74a9b4627" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ed4f15c46a84bc5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415584</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...63 lines deleted...]
-          <x:t>3,212</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,184</x:t>
-[...566 lines deleted...]
-          <x:t>2,072</x:t>
+          <x:t>3,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,050</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>