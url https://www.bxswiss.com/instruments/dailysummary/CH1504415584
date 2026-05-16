--- v4 (2026-04-26)
+++ v5 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc744b30120884f59" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20fb4a37a3d84a31" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ed4f15c46a84bc5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R431bb040f3bb4f60"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48ea8ff74a9b4627" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ed4f15c46a84bc5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdeb6e9f83850466d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R431bb040f3bb4f60" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415584</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,419 +149,95 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...257 lines deleted...]
-          <x:t>2,502</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,578</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...101 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,636</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,642</x:t>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>