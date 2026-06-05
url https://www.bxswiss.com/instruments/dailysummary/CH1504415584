--- v5 (2026-05-16)
+++ v6 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20fb4a37a3d84a31" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72db7ea955184511" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R431bb040f3bb4f60"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7fc9584566a45c2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdeb6e9f83850466d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R431bb040f3bb4f60" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re408649cf0e14d50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7fc9584566a45c2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415584</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...301 lines deleted...]
-          <x:t>3,041</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,049</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...190 lines deleted...]
-          <x:t>3,075</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,177</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>3,165</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,289</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>