--- v6 (2026-06-05)
+++ v7 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72db7ea955184511" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re037b54bc31d49c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7fc9584566a45c2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19977588c9d74440"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re408649cf0e14d50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7fc9584566a45c2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdfb73913d83d428c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19977588c9d74440" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415584</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,502 +149,97 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...377 lines deleted...]
-          <x:t>22.05.2026</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,752</x:t>
-[...62 lines deleted...]
-        <x:is>
           <x:t>3,704</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,506</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,825</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>