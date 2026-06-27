--- v7 (2026-06-25)
+++ v8 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re037b54bc31d49c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95fdb93e842d4e45" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19977588c9d74440"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc69a0d940ddd4446"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdfb73913d83d428c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19977588c9d74440" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R087d77575d5642eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc69a0d940ddd4446" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415584</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -767,28 +767,55 @@
         <x:is>
           <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,825</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>