--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda52130a6e45476d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9755f038ff14ef6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8092fcbf39442be"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4a214f52f794d42"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra33aaf68931b423e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8092fcbf39442be" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb71a4f127e90462b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4a214f52f794d42" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415568</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,281</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,160</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>