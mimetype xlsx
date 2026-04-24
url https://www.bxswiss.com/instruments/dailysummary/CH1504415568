--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9755f038ff14ef6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20cf4cdf9c4f4fed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4a214f52f794d42"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d6bdf39bcd94829"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb71a4f127e90462b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4a214f52f794d42" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b5d924f6e494f6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d6bdf39bcd94829" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415568</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>3,138</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,086</x:t>
-[...571 lines deleted...]
-          <x:t>2,160</x:t>
+          <x:t>3,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,352</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>