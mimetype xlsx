--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20cf4cdf9c4f4fed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d4c3e2b87f44ddc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d6bdf39bcd94829"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61383599db894ca9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b5d924f6e494f6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d6bdf39bcd94829" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e5a145523534e2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61383599db894ca9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415568</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,424</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,223</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>