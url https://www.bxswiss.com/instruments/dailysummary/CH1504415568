--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d4c3e2b87f44ddc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86b313aae38a45d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61383599db894ca9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R030295f2dab34368"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e5a145523534e2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61383599db894ca9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60053023c08f4e1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R030295f2dab34368" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415568</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,063</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,155</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>