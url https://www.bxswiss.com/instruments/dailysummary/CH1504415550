--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4cfe194d1a3f4a01" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51e9e6275a864997" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra54fd14965b1411d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2df4413a3b434ff4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae1dd64c441d415d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra54fd14965b1411d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31654ef266b44f6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2df4413a3b434ff4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415550</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,387</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,248</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>