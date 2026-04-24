--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51e9e6275a864997" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19bd002f097b42cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2df4413a3b434ff4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c2590f73fcb43fb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31654ef266b44f6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2df4413a3b434ff4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53d00b28f4114745" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c2590f73fcb43fb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415550</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>3,238</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,190</x:t>
-[...571 lines deleted...]
-          <x:t>2,248</x:t>
+          <x:t>3,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,464</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>