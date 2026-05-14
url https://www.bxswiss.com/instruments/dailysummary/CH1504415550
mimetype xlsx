--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19bd002f097b42cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R324117f1f49145fd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c2590f73fcb43fb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b93b3cb2d6d4fbb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53d00b28f4114745" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c2590f73fcb43fb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31093b97e53a4190" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b93b3cb2d6d4fbb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415550</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,528</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,331</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>