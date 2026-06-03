--- v5 (2026-05-14)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R324117f1f49145fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05ff4476d3cd4562" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b93b3cb2d6d4fbb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc59e4540680748c1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31093b97e53a4190" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b93b3cb2d6d4fbb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d653896095b40a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc59e4540680748c1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415550</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...323 lines deleted...]
-          <x:t>29.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,269</x:t>
-[...31 lines deleted...]
-          <x:t>2,917</x:t>
+          <x:t>3,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,407</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>3,331</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,279</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>