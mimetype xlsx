--- v11 (2026-09-14)
+++ v12 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3cd5507b2a84185" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec1cf7f6efb446fc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raac6c9abfe7e4746"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5092c842fcb54ff2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ffbc5f3758f4152" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raac6c9abfe7e4746" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1ff97b4967247ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5092c842fcb54ff2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415543</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,546 +149,168 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...144 lines deleted...]
-          <x:t>7,671</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,461</x:t>
-[...339 lines deleted...]
-        <x:is>
           <x:t>7,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,301</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,261</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,053</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>