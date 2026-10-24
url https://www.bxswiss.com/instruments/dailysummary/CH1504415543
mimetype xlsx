--- v12 (2026-10-04)
+++ v13 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec1cf7f6efb446fc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc60d49fcaf77439e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5092c842fcb54ff2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7c5c89dc3df4566"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1ff97b4967247ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5092c842fcb54ff2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra40dcc710932420f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7c5c89dc3df4566" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415543</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...144 lines deleted...]
-          <x:t>7,291</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,991</x:t>
-[...183 lines deleted...]
-          <x:t>6,511</x:t>
+          <x:t>6,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,553</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...266 lines deleted...]
-          <x:t>6,053</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,805</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>