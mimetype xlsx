--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbcfb11fe98634a7a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Race3141f307a491d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5cc20e6668204a4a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12a0b9c43bef4845"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22141de1d8e44c7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5cc20e6668204a4a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a8a4274303149f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12a0b9c43bef4845" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415543</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,470 +149,92 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...360 lines deleted...]
-          <x:t>5,581</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,355</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>4,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,054</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,378</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,280</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>