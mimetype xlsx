--- v3 (2026-04-03)
+++ v4 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Race3141f307a491d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R096fe95bc4604306" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12a0b9c43bef4845"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re08cbd8ac7574738"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a8a4274303149f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12a0b9c43bef4845" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf896e57300c846e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re08cbd8ac7574738" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415543</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>5,443</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,325</x:t>
-[...620 lines deleted...]
-          <x:t>4,280</x:t>
+          <x:t>5,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,422</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>