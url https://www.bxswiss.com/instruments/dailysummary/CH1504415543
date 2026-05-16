--- v4 (2026-04-26)
+++ v5 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R096fe95bc4604306" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98bb5e0549dd49b8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re08cbd8ac7574738"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea5aa283c7f743a0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf896e57300c846e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re08cbd8ac7574738" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R288456a06570415f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea5aa283c7f743a0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415543</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,862</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,066</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,567</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>