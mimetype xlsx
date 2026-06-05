--- v5 (2026-05-16)
+++ v6 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98bb5e0549dd49b8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73487524f0624f2a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea5aa283c7f743a0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc0a428fd2e1a4e87"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R288456a06570415f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea5aa283c7f743a0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0abe70b5a7724c80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc0a428fd2e1a4e87" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415543</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...296 lines deleted...]
-          <x:t>29.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,465</x:t>
-[...205 lines deleted...]
-          <x:t>12.05.2026</x:t>
+          <x:t>5,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,619</x:t>
-[...80 lines deleted...]
-          <x:t>5,759</x:t>
+          <x:t>5,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,567</x:t>
+          <x:t>5,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,745</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>