--- v6 (2026-06-05)
+++ v7 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73487524f0624f2a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2e3c922fbc74a7d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc0a428fd2e1a4e87"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R481d325d52d048b9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0abe70b5a7724c80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc0a428fd2e1a4e87" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R209146bdf06f4ecf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R481d325d52d048b9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415543</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,992</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,281</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>