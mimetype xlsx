--- v7 (2026-06-25)
+++ v8 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2e3c922fbc74a7d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06a11806a5634fd8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R481d325d52d048b9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R657ac4825cc54efc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R209146bdf06f4ecf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R481d325d52d048b9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rddc9d5e6062d47ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R657ac4825cc54efc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415543</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,861</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,303</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>