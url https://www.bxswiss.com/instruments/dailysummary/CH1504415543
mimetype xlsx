--- v8 (2026-07-15)
+++ v9 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06a11806a5634fd8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d340e85ab0f4d92" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R657ac4825cc54efc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85e5331082aa4116"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rddc9d5e6062d47ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R657ac4825cc54efc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reaf8f5dc231044ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85e5331082aa4116" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415543</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...36 lines deleted...]
-          <x:t>7,029</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,799</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...94 lines deleted...]
-          <x:t>6,839</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,821</x:t>
-[...269 lines deleted...]
-          <x:t>7,407</x:t>
+          <x:t>7,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,539</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>07.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,849</x:t>
-[...144 lines deleted...]
-          <x:t>7,303</x:t>
+          <x:t>7,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,605</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>