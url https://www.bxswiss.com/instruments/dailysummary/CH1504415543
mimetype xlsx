--- v9 (2026-08-04)
+++ v10 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d340e85ab0f4d92" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7cca59d2cf39481a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85e5331082aa4116"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a223e33880547bc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reaf8f5dc231044ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85e5331082aa4116" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a2520be53b643c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a223e33880547bc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415543</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...41 lines deleted...]
-          <x:t>7,407</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,539</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>07.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,849</x:t>
-[...16 lines deleted...]
-          <x:t>08.07.2026</x:t>
+          <x:t>7,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,497</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>7,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,289</x:t>
-[...468 lines deleted...]
-          <x:t>7,605</x:t>
+          <x:t>7,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,631</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>