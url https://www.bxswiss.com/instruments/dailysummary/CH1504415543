--- v10 (2026-08-25)
+++ v11 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7cca59d2cf39481a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3cd5507b2a84185" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a223e33880547bc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raac6c9abfe7e4746"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a2520be53b643c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a223e33880547bc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ffbc5f3758f4152" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raac6c9abfe7e4746" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415543</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...80 lines deleted...]
-          <x:t>29.07.2026</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,543</x:t>
-[...48 lines deleted...]
-          <x:t>7,137</x:t>
+          <x:t>7,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,903</x:t>
-[...436 lines deleted...]
-          <x:t>7,631</x:t>
+          <x:t>7,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,317</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>