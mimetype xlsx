--- v2 (2026-03-15)
+++ v3 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda0338a943444c30" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4435648511143d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63ac809887114ccb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ec03d0551de48cb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f15c13c1fee42d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63ac809887114ccb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0e7668f63104eb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ec03d0551de48cb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415527</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,502</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,338</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>