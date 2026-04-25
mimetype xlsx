--- v3 (2026-04-05)
+++ v4 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4435648511143d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1733e55b6274072" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ec03d0551de48cb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcbf5a5e51ed54739"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0e7668f63104eb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ec03d0551de48cb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37531269da174034" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcbf5a5e51ed54739" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415527</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...112 lines deleted...]
-          <x:t>3,038</x:t>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,824</x:t>
-[...463 lines deleted...]
-          <x:t>2,338</x:t>
+          <x:t>2,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,382</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>