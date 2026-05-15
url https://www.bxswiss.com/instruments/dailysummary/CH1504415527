--- v4 (2026-04-25)
+++ v5 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1733e55b6274072" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f416acf4d4f482e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcbf5a5e51ed54739"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb530e12d7e44446a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37531269da174034" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcbf5a5e51ed54739" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5998ed496684089" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb530e12d7e44446a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415527</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,626</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +413,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>