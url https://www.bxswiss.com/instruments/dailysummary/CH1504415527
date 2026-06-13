--- v5 (2026-05-15)
+++ v6 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f416acf4d4f482e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46b59da3b3774a6a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb530e12d7e44446a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5aa3303afa7c4806"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5998ed496684089" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb530e12d7e44446a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R956da92f358b44b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5aa3303afa7c4806" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415527</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...355 lines deleted...]
-          <x:t>3,041</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,519</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>3,029</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,519</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>3,445</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,543</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>