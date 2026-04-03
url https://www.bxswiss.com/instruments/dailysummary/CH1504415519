--- v1 (2026-02-21)
+++ v2 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24afb30992904620" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac0486c73b154312" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2edf44804ee346e0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9120572697e49ba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47e83c160a4444ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2edf44804ee346e0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6333ef39bb674318" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9120572697e49ba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415519</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>3,921</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,428</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>