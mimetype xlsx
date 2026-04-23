--- v2 (2026-04-03)
+++ v3 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac0486c73b154312" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5a4bd8a83be423a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9120572697e49ba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdaa522a344f34c1e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6333ef39bb674318" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9120572697e49ba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c093fc477f9441b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdaa522a344f34c1e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415519</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,578 +149,173 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...382 lines deleted...]
-          <x:t>2,396</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,410</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...94 lines deleted...]
-          <x:t>26.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,612</x:t>
-[...30 lines deleted...]
-        <x:is>
           <x:t>2,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,188</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,274</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,730</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>