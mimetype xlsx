--- v3 (2026-04-23)
+++ v4 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5a4bd8a83be423a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14b69359cd6342aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdaa522a344f34c1e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9cb89a565d1743d7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c093fc477f9441b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdaa522a344f34c1e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1489afc5b2264a9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9cb89a565d1743d7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415519</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,646</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,726</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,557</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>