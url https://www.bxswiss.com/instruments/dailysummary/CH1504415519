--- v4 (2026-05-13)
+++ v5 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14b69359cd6342aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2269bc229f14274" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9cb89a565d1743d7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23c96e4db6114eff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1489afc5b2264a9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9cb89a565d1743d7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra41c71ee0a334e8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23c96e4db6114eff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504415519</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...328 lines deleted...]
-          <x:t>3,489</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,497</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>3,151</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,133</x:t>
-[...220 lines deleted...]
-          <x:t>3,557</x:t>
+          <x:t>3,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,491</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>